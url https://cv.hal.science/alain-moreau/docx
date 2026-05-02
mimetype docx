--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -467,338 +467,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche centrée patient : histoire d'un concept (revue narrative de littérature)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diabetes-related quality of life in six European countries measured with the DOQ-30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ferrat</w:t>
+                <w:t xml:space="preserve">Liina Pilv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+                <w:t xml:space="preserve">Etienne I J J Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anneli Rätsep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davorina Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1954615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392985v1</w:t>
+                <w:t xml:space="preserve">hal-04691263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche centrée patient : histoire d'un concept (revue narrative de littérature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176, pp.368-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134066v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes-related quality of life in six European countries measured with the DOQ-30</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche centrée patient : histoire d'un concept (revue narrative de littérature)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.368-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1954615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04691263v1</w:t>
+                <w:t xml:space="preserve">hal-04134066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche centrée patient (ACP) : à propos d’une situation clinique en médecine générale</w:t>
               </w:r>
@@ -810,51 +810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gilles de La Londe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,338 +903,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet antalgique aigu du paracétamol en soins primaires : des preuves incomplètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche éducative d'Approche centrée patient chez des patients diabétiques de type 2 : quels processus d'adaptation et de changement permet-elle ? (étude qualitative phénoménologique exploratoire DEADIEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Supper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gougain</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Lamort Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134:, pp.258-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01866986v1</w:t>
+                <w:t xml:space="preserve">hal-01866875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche éducative d'Approche centrée patient chez des patients diabétiques de type 2 : quels processus d'adaptation et de changement permet-elle ? (étude qualitative phénoménologique exploratoire DEADIEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet antalgique aigu du paracétamol en soins primaires : des preuves incomplètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gougain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (5), pp.609 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866875v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the short version of the diabetes obstacles questionnaire (DOQ-30) in six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liina Pilv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneli Rätsep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche centrée patient et marguerite des compétences : une interaction à mettre en place et à évaluer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,1131 +1417,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche centrée patient : un concept adapté à la prise en charge éducative du patient diabétique de type 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there excess mortality in women screened with mammography: a meta-analysis of non-breast cancer mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Kellou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Supper</w:t>
+                <w:t xml:space="preserve">Sylvie Erpeldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+                <w:t xml:space="preserve">Laure Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471219v1</w:t>
+                <w:t xml:space="preserve">halshs-01867013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there excess mortality in women screened with mammography: a meta-analysis of non-breast cancer mortality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Flori</w:t>
+                <w:t xml:space="preserve">L’approche centrée patient : un concept adapté à la prise en charge éducative du patient diabétique de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lainé</w:t>
+                <w:t xml:space="preserve">Nadir Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Supper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (110), pp.268-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01867013v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche centrée patient : un concept adapté à la prise en charge éducative du patient diabétique de type 2</w:t>
+                <w:t xml:space="preserve">What perceptions do patients have of decision making (DM)? Toward an integrative patient-centered care model. A qualitative study using focus-group interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Dedianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110, pp.268-77</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.206-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01030829v1</w:t>
+                <w:t xml:space="preserve">halshs-01030807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What perceptions do patients have of decision making (DM)? Toward an integrative patient-centered care model. A qualitative study using focus-group interviews</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+                <w:t xml:space="preserve">Reappraisal of metformin efficacy in the treatment of type 2 diabetes: a meta-analysis of randomised controlled trials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Supper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.e1001204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01030807v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00700878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of metformin efficacy in the treatment of type 2 diabetes: a meta-analysis of randomised controlled trials.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des interventions éducatives sur la santé des patients diabétiques de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iréne Supper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.191-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00700878v1</w:t>
+                <w:t xml:space="preserve">halshs-01030833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des interventions éducatives sur la santé des patients diabétiques de type 2</w:t>
+                <w:t xml:space="preserve">Patient versus general practitioner perception of problems with treatment adherence in type 2 diabetes: From adherence to concordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Erpeldinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13814780903329510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01030833v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient versus general practitioner perception of problems with treatment adherence in type 2 diabetes: From adherence to concordance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Erpeldinger</w:t>
+                <w:t xml:space="preserve">Correlates of quality of life of pre-obese and obese patients: a pharmacy-based cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Ganse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ritleng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Desamericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letrilliart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-9-337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/13814780903329510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010247v1</w:t>
+                <w:t xml:space="preserve">hal-01838992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of quality of life of pre-obese and obese patients: a pharmacy-based cross-sectional survey</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">L'efficacité thérapeutique de &amp;quot; l'effet médecin &amp;quot; en soins primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Figon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (6, Part1), pp.967-973 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0755-4982(06)74729-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2551,2131 +2426,2131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans une approche centrée patient et la prise de décision partagée pour améliorer l’adhésion thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ième Journée de l'HyperTension Artérielle (JHTA) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies de préventions sont efficaces pour lutter contre le burnout des médecins ? Une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Gabelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés CNGE Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective are the methods of learning the competence patient-centered care (PCC) in initial and continuing education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bielmann</w:t>
+                <w:t xml:space="preserve">Johan Tourtelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Tourtelier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letrilliart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMEE Lyon 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMEE, Aug 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective are the methods of learning the patient-centered care (PCC) competence in initial and continuing education? (a systematic review of the literature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bielmann</w:t>
+                <w:t xml:space="preserve">Johan Tourtelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Tourtelier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letrilliart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redefining Health Profession Education Together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMEE, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’efficacité des méthodes de formation à la compétence des soins centrés sur le patient (ACP) dans la formation initiale et continue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bielmann</w:t>
+                <w:t xml:space="preserve">Johan Tourtelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Tourtelier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent. Letrilliart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNGE Congrés CNGE Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France. Enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ième Colloque engagement des patients dans l’enseignement médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493987v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment optimiser l'effet placebo par une approche centrée patient (ACP)?</w:t>
+                <w:t xml:space="preserve">Effet placebo/nocebo et approche centrée patient (ACP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés du collége national des généralistes enseignants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Actualités Claude Bernard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480631v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment optimiser l'effet placebo par une approche centrée patient (ACP)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrés du collége national des généralistes enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430197v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième Congrès CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2 ième Colloque engagement des patients dans l’enseignement médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493977v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t>
+                <w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saintigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493960v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France. Enquête nationale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahl Lucile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 ième Colloque engagement des patients dans l’enseignement médical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">19ième Congrès CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410558v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet placebo/nocebo et approche centrée patient (ACP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Claude Bernard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493980v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « interactions symboliques » dans la relation entre le médecin généraliste et ses patients- étude qualitative de dyades médecin-patient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Phlippoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Phlippoteau</w:t>
+                <w:t xml:space="preserve">Léa Michel-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lassere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du collège de la médecine générale Paris 30 31 mars 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarche centrée patient, inter professionnalité et acquisition de compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">13 ième congrés de l’université d’été francophone en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521736v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche centrée patient, inter professionnalité et acquisition de compétence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ième congrés de l’université d’été francophone en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Association for Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480633v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient expert et partenaire en cours de SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier &amp;quot;Rétroaction centrée médecin par enregistrement audio pour une approche centrée patient dans la prise en charge éducative du diabète de type 2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès COSHSEM Lyon 24-26 juin2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès SIFEM Bruxelles 8-10 Avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633034v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnographie d’un cabinet de médecine générale : la question du sens dans la relation médecin-malade en soins primaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lassere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés EducA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hamamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Congrès CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633033v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie d’un cabinet de médecine générale : la question du sens dans la relation médecin-malade en soins primaires.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient expert et partenaire en cours de SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve"> Congrès COSHSEM Lyon 24-26 juin2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494544v1</w:t>
+                <w:t xml:space="preserve">hal-01633034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Rétroaction centrée médecin par enregistrement audio pour une approche centrée patient dans la prise en charge éducative du diabète de type 2 »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SIFEM Bruxelles 8-10 Avril 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Congrés EducA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hamamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494564v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment fonctionne l'interactionnisme symbolique entre médecins et patients diabétiques de type 2 lors d'une démarche éducative d'approche centrée patient ? (Etude qualitative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège de la Médecine Générale (CMG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions éducatives auprès des patients diabétiques de type 2 : Quelles sont les données actuelles de la science (DAS) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège de la Médecine Générale (CMG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4685,638 +4560,638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t>
+                <w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maynié-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t>
+              <w:t xml:space="preserve">15è congrès national du CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480640v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t>
+                <w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maynié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lassere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è congrès national du CNGE</w:t>
+              <w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01534022v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Maynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lassere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic interactions between physicians and type 2 diabetes patients using an educational patient-centered approach (a qualitative study).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamortbouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Practice Research Network ( EGPRN) Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What processes of change are elaborated during an experiential educative counselling based on the patient centred care (PCC) model with type 2 diabetes patients in general practice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Supper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Supper</w:t>
+                <w:t xml:space="preserve">Y Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Zerbib</w:t>
+                <w:t xml:space="preserve">M Lamort Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Primary Care Diabetes Europe (PGDE) Conference 23-24 May 2014 Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5326,91 +5201,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche éducative d'approche centrée patient dans le diabète type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5420,705 +5295,705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient et le médicament : observance, adhésion thérapeutique et concordance</w:t>
+                <w:t xml:space="preserve">L’effet placebo : un effet thérapeutique à optimiser en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Média Santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG) :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ième ed, pp.29-35, 2023, 978-2-919616-44-2</w:t>
+              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ième ed, pp.57-63, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338522v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet placebo : un effet thérapeutique à optimiser en pratique clinique</w:t>
+                <w:t xml:space="preserve">Le patient et le médicament : observance, adhésion thérapeutique et concordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Média Santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ième ed, pp.57-63, 2023</w:t>
+              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG) :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ième ed, pp.29-35, 2023, 978-2-919616-44-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338572v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche centrée sur le patient et décision partagée en santé</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Elsevier-Masson. </w:t>
+                <w:t xml:space="preserve">Le reméde médecin et l’effet placebo Elsevier Masson 2022 :73-75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussageon Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Générale pour le praticien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-46, 2022, 978-2-294-76710-4</w:t>
+              <w:t xml:space="preserve">Médecine Générale pour le praticien (Collection pour le praticien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-75, 2022, 978-2-294-76710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337747v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche centrée patient et décision partagée en santé</w:t>
+                <w:t xml:space="preserve">Approche centrée sur le patient et décision partagée en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrat Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin-Auger Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier-Masson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Générale pour le praticien ( Collection pour le praticien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELSEVIER MASSON, pp.37-44, 2022, 978-2-294-76710-4</w:t>
+              <w:t xml:space="preserve">Médecine Générale pour le praticien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-46, 2022, 978-2-294-76710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134431v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reméde médecin et l’effet placebo Elsevier Masson 2022 :73-75</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche centrée patient et décision partagée en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrat Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Auger Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Générale pour le praticien (Collection pour le praticien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-75, 2022, 978-2-294-76710-4</w:t>
+              <w:t xml:space="preserve">Médecine Générale pour le praticien ( Collection pour le praticien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER MASSON, pp.37-44, 2022, 978-2-294-76710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134512v1</w:t>
+                <w:t xml:space="preserve">hal-04134431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition, vécu et attentes des parents de patients polyhandicapés au contact du médecin généraliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Hoellwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Perru; Philippe Lautesse; Frédéric Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Education à la pensée scientifique pour une société plus juste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.169-192, 2018, 978-2-910425-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet placebo et le remède médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapeutique en médecine générale (Tmg) 3ième ed St Cloud : Global Média Santé :39-43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observance, polymédication, automédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapeutique en médecine générale (Tmg) 3ième ed St Cloud : Global Média Santé :19-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6128,185 +6003,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites de l'approche centrée sur le patient dans une démarche éducatice vis-à-vis du patient diabétique de type 2 en médecine générale : approche phénoménologique exploratoire (étude DEADIEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Endocrinologie et métabolisme. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01056294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et limites de l'Approche Centrée sur le Patient dans une Démarche Educative vis-à-vis du patient diabétique de type 2 en médecine générale. Approche phénoménologique exploratoire (étude DEADIEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01027772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6453,51 +6328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.151.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Mariane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorzi Fr&#233;deric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supper Ir&#233;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigache Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Guyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Pilv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne I J J Vermeire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli R&#228;tsep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorina Petek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1954615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilles de La Londe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vermeire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragica Nikoli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2015.1093619" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fayolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Dedianne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Supper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Figon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0755-4982(06)74729-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Gabelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bielmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tourtelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent. Letrilliart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Phlippoteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Michel-Bechet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astyl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrat Emilie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Auger Isabelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussageon R&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Hoellwarth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10246" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01027772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.151.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Mariane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorzi Fr&#233;deric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supper Ir&#233;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigache Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Guyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Pilv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne I J J Vermeire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli R&#228;tsep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorina Petek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1954615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilles de La Londe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.02.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vermeire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragica Nikoli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2015.1093619" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lain&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Dedianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Supper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Figon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0755-4982(06)74729-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Gabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bielmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tourtelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent. Letrilliart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Phlippoteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Michel-Bechet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astyl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussageon R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrat Emilie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Auger Isabelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Hoellwarth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01027772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>