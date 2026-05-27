--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -467,338 +467,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes-related quality of life in six European countries measured with the DOQ-30</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'approche centrée patient : histoire d'un concept (revue narrative de littérature)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liina Pilv</w:t>
+                <w:t xml:space="preserve">Emilie Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne I J J Vermeire</w:t>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneli Rätsep</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.368-374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691263v1</w:t>
+                <w:t xml:space="preserve">hal-04392985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche centrée patient : histoire d'un concept (revue narrative de littérature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176, pp.368-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392985v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche centrée patient : histoire d'un concept (revue narrative de littérature)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diabetes-related quality of life in six European countries measured with the DOQ-30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liina Pilv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne I J J Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Rätsep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davorina Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1954615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134066v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche centrée patient (ACP) : à propos d’une situation clinique en médecine générale</w:t>
               </w:r>
@@ -810,51 +810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gilles de La Londe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,338 +903,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche éducative d'Approche centrée patient chez des patients diabétiques de type 2 : quels processus d'adaptation et de changement permet-elle ? (étude qualitative phénoménologique exploratoire DEADIEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet antalgique aigu du paracétamol en soins primaires : des preuves incomplètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gougain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (5), pp.609 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866875v1</w:t>
+                <w:t xml:space="preserve">halshs-01866986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet antalgique aigu du paracétamol en soins primaires : des preuves incomplètes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarche éducative d'Approche centrée patient chez des patients diabétiques de type 2 : quels processus d'adaptation et de changement permet-elle ? (étude qualitative phénoménologique exploratoire DEADIEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Supper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134:, pp.258-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01866986v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the short version of the diabetes obstacles questionnaire (DOQ-30) in six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liina Pilv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneli Rätsep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche centrée patient et marguerite des compétences : une interaction à mettre en place et à évaluer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,286 +1417,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there excess mortality in women screened with mammography: a meta-analysis of non-breast cancer mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’approche centrée patient : un concept adapté à la prise en charge éducative du patient diabétique de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Erpeldinger</w:t>
+                <w:t xml:space="preserve">Nadir Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fayolle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lainé</w:t>
+                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (110), pp.268-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01867013v1</w:t>
+                <w:t xml:space="preserve">hal-01471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche centrée patient : un concept adapté à la prise en charge éducative du patient diabétique de type 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moreau Alain</w:t>
+                <w:t xml:space="preserve">Is there excess mortality in women screened with mammography: a meta-analysis of non-breast cancer mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Erpeldinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Kellou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+                <w:t xml:space="preserve">Xavier Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471219v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01867013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What perceptions do patients have of decision making (DM)? Toward an integrative patient-centered care model. A qualitative study using focus-group interviews</w:t>
               </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Dedianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Education and Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87, pp.206-211</w:t>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2062,64 +2062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Erpeldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (3), pp.147-153. </w:t>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés CNGE Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,51 +2961,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France. Enquête nationale</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
@@ -3019,629 +3019,629 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ième Colloque engagement des patients dans l’enseignement médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410558v1</w:t>
+                <w:t xml:space="preserve">hal-02493987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet placebo/nocebo et approche centrée patient (ACP)</w:t>
+                <w:t xml:space="preserve">Comment optimiser l'effet placebo par une approche centrée patient (ACP)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Claude Bernard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrés du collége national des généralistes enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493980v1</w:t>
+                <w:t xml:space="preserve">hal-02480631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment optimiser l'effet placebo par une approche centrée patient (ACP)?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahl Lucile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés du collége national des généralistes enseignants.</w:t>
+              <w:t xml:space="preserve">19ième Congrès CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480631v1</w:t>
+                <w:t xml:space="preserve">hal-02493977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Poyet</w:t>
+                <w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saintigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 ième Colloque engagement des patients dans l’enseignement médical</w:t>
+              <w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493987v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Wahl</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430197v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des lieux de l'engagement des patients dans l'enseignement médical en France. Enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième Congrès CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2 ième Colloque engagement des patients dans l’enseignement médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493977v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet placebo/nocebo et approche centrée patient (ACP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Actualités Claude Bernard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493960v1</w:t>
+                <w:t xml:space="preserve">hal-02493980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « interactions symboliques » dans la relation entre le médecin généraliste et ses patients- étude qualitative de dyades médecin-patient.</w:t>
               </w:r>
@@ -3729,765 +3729,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche centrée patient, inter professionnalité et acquisition de compétence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ième congrés de l’université d’été francophone en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Association for Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480633v1</w:t>
+                <w:t xml:space="preserve">halshs-01521736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarche centrée patient, inter professionnalité et acquisition de compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">13 ième congrés de l’université d’été francophone en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521736v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Rétroaction centrée médecin par enregistrement audio pour une approche centrée patient dans la prise en charge éducative du diabète de type 2 »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient expert et partenaire en cours de SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SIFEM Bruxelles 8-10 Avril 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve"> Congrès COSHSEM Lyon 24-26 juin2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494564v1</w:t>
+                <w:t xml:space="preserve">hal-01633034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie d’un cabinet de médecine générale : la question du sens dans la relation médecin-malade en soins primaires.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrés EducA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hamamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494544v1</w:t>
+                <w:t xml:space="preserve">hal-01633033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient expert et partenaire en cours de SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnographie d’un cabinet de médecine générale : la question du sens dans la relation médecin-malade en soins primaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lassere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès COSHSEM Lyon 24-26 juin2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633034v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier &amp;quot;Rétroaction centrée médecin par enregistrement audio pour une approche centrée patient dans la prise en charge éducative du diabète de type 2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés EducA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hamamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Congrès SIFEM Bruxelles 8-10 Avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633033v1</w:t>
+                <w:t xml:space="preserve">hal-02494564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment fonctionne l'interactionnisme symbolique entre médecins et patients diabétiques de type 2 lors d'une démarche éducative d'approche centrée patient ? (Etude qualitative)</w:t>
+                <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège de la Médecine Générale (CMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">congrès CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494575v1</w:t>
+                <w:t xml:space="preserve">hal-02494571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche centrée patient (ACP) : un concept théorique pour une démarche éducative pratique dans la prise en charge du patient diabétique de type 2 en médecine générale</w:t>
+                <w:t xml:space="preserve">Comment fonctionne l'interactionnisme symbolique entre médecins et patients diabétiques de type 2 lors d'une démarche éducative d'approche centrée patient ? (Etude qualitative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège de la Médecine Générale (CMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494571v1</w:t>
+                <w:t xml:space="preserve">hal-02494575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions éducatives auprès des patients diabétiques de type 2 : Quelles sont les données actuelles de la science (DAS) ?</w:t>
               </w:r>
@@ -4568,325 +4568,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t>
+                <w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maynié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lassere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è congrès national du CNGE</w:t>
+              <w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01534022v1</w:t>
+                <w:t xml:space="preserve">hal-02480640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t>
+                <w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lassere</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maynié-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t>
+              <w:t xml:space="preserve">15è congrès national du CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480640v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Maynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lassere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamortbouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5303,453 +5303,453 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet placebo : un effet thérapeutique à optimiser en pratique clinique</w:t>
+                <w:t xml:space="preserve">Le patient et le médicament : observance, adhésion thérapeutique et concordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Média Santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ième ed, pp.57-63, 2023</w:t>
+              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG) :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ième ed, pp.29-35, 2023, 978-2-919616-44-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338572v1</w:t>
+                <w:t xml:space="preserve">hal-05338522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient et le médicament : observance, adhésion thérapeutique et concordance</w:t>
+                <w:t xml:space="preserve">L’effet placebo : un effet thérapeutique à optimiser en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Média Santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG) :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ième ed, pp.29-35, 2023, 978-2-919616-44-2</w:t>
+              <w:t xml:space="preserve">Thérapeutique en médecine générale (TMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ième ed, pp.57-63, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338522v1</w:t>
+                <w:t xml:space="preserve">hal-05338572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reméde médecin et l’effet placebo Elsevier Masson 2022 :73-75</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche centrée sur le patient et décision partagée en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussageon Rémy</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Elsevier Masson. </w:t>
+                <w:t xml:space="preserve">Ferrat Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Auger Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier-Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Générale pour le praticien (Collection pour le praticien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-75, 2022, 978-2-294-76710-4</w:t>
+              <w:t xml:space="preserve">Médecine Générale pour le praticien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-46, 2022, 978-2-294-76710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134512v1</w:t>
+                <w:t xml:space="preserve">hal-05337747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche centrée sur le patient et décision partagée en santé</w:t>
+                <w:t xml:space="preserve">Approche centrée patient et décision partagée en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrat Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin-Auger Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Générale pour le praticien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-46, 2022, 978-2-294-76710-4</w:t>
+              <w:t xml:space="preserve">Médecine Générale pour le praticien ( Collection pour le praticien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER MASSON, pp.37-44, 2022, 978-2-294-76710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337747v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche centrée patient et décision partagée en santé</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le reméde médecin et l’effet placebo Elsevier Masson 2022 :73-75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussageon Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Masson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Générale pour le praticien ( Collection pour le praticien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELSEVIER MASSON, pp.37-44, 2022, 978-2-294-76710-4</w:t>
+              <w:t xml:space="preserve">Médecine Générale pour le praticien (Collection pour le praticien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-75, 2022, 978-2-294-76710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134431v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition, vécu et attentes des parents de patients polyhandicapés au contact du médecin généraliste</w:t>
               </w:r>
@@ -6328,51 +6328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.151.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Mariane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorzi Fr&#233;deric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supper Ir&#233;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigache Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Guyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Pilv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne I J J Vermeire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli R&#228;tsep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorina Petek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1954615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilles de La Londe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.02.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vermeire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragica Nikoli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2015.1093619" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lain&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Dedianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Supper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Figon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0755-4982(06)74729-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Gabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bielmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tourtelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent. Letrilliart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Phlippoteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Michel-Bechet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astyl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussageon R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrat Emilie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Auger Isabelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Hoellwarth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01027772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boussageon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.151.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon Mariane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorzi Fr&#233;deric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supper Ir&#233;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigache Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Guyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Pilv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne I J J Vermeire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli R&#228;tsep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorina Petek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1954615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilles de La Londe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vermeire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragica Nikoli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2015.1093619" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fayolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Dedianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Supper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Figon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0755-4982(06)74729-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Gabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bielmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tourtelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent. Letrilliart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Phlippoteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Michel-Bechet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astyl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrat Emilie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Auger Isabelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussageon R&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Hoellwarth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01027772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>