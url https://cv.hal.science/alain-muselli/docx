--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,601 +66,4567 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Phytochemical Profiling and In-Vitro Antiprotozoal Activity of Essential Oil and Extract of Plagiochila porelloides</w:t>
+                <w:t xml:space="preserve">Comprehensive comparative metabolome study of a large collection of Corsican bryophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Quetin-Leclercq</w:t>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Costa</w:t>
+                <w:t xml:space="preserve">Laurence Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Muselli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis-Manuel Quiros-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.616. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28020616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1470307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524487v1</w:t>
+                <w:t xml:space="preserve">hal-05115289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caution: Chemical Instability of Natural Biomolecules During Routine Analysis</w:t>
+                <w:t xml:space="preserve">Authentication of honey through chemometric methods based on FTIR spectroscopy and physicochemical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Pannequin</w:t>
+                <w:t xml:space="preserve">Samir Cherigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Ilyas Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
+                <w:t xml:space="preserve">Fayçal Dergal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muselli Alain</w:t>
+                <w:t xml:space="preserve">Hanane Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Pricl</w:t>
+                <w:t xml:space="preserve">Boumedyen Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (14), pp.3292. </w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.4653-4664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25143292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11694-024-02521-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178546v1</w:t>
+                <w:t xml:space="preserve">hal-05115287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Mode of Action of the Daucus carota Essential Oil Active Compounds against Campylobacter jejuni and Efflux-Mediated Drug Resistance in Gram-Negative Bacteria</w:t>
+                <w:t xml:space="preserve">Essential oils of Thymus munbyanus subsp. coloratus : chemical variability and evaluation of biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedieu Luc</w:t>
+                <w:t xml:space="preserve">Fethi Benbelaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunel Jean Michel</w:t>
+                <w:t xml:space="preserve">Abdelmounaїm Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzi Vanina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muselli Alain</w:t>
+                <w:t xml:space="preserve">Redouane Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berti Liliane</w:t>
+                <w:t xml:space="preserve">Salsabil Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25225448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.469-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2024.2311117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087975v1</w:t>
+                <w:t xml:space="preserve">hal-05115285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Antioxidant and Anti-inflammatory Activity of the Anacyclus Valentinus L. Essential Oil and its Oxygenated Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ainseba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Rihab Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorial Chemistry and High Throughput Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.765-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1386207326666230418093319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Phytochemical Profiling and In-Vitro Antiprotozoal Activity of Essential Oil and Extract of Plagiochila porelloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Quetin-Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28020616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selected antimicrobial essential oils to eradicate multi-drug resistant bacterial biofilms involved in human nosocomial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Bouguenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benbelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabil Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouguenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.816-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2023.2269551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy of endemic Algerian essential oils against single and mixed biofilms of Candida albicans and Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yassine Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bendahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benbelaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Belhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145, pp.105584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2022.105584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Phytochemical Profiling and In-Vitro Antiprotozoal Activity of Essential Oil and Extract of Plagiochila porelloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Quetin-Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28020616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined in vitro–in silico approach for the discovery of novel endogenous enzymatic and ctDNA sequence of bioactive molecules from aerial and root parts of Centaurea sulphurea as antioxidant’s agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhamidat Lyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesli Fouzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Okkacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.5516-5537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2022.2090438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart IM-MS and NMR study of natural diastereomers: the study case of the essential oil from Senecio transiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Mannina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pricl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414 (22), pp.6695-6705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-022-04232-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Composition and Antioxidant, Anti-Inflammatory and Anticholinesterase Properties of the Aerial and Root Parts of Centaurea acaulis Essential Oils: Study of the Combinatorial Activities of Aplotaxene with Reference Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Benhamidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okkacha Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tabet Zatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Keniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.126-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2022.2046177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaianolide Derivatives from the Invasive Xanthium spinosum L.: Evaluation of Their Allelopathic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bradesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical composition/pharmacophore modelling- based, virtual screening, molecular docking and dynamic simulation studies for the discovery of novel superoxide dismutase ( SODs ) of bioactive molecules from aerial parts of Inula Montana as antioxydant’s agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Achiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesli Fouzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Benomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabti Boufeldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (23), pp.12439-12460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2021.1971563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Composition and Antioxidant, Anti-inflammatory and Antimicrobial Activities of the Essential Oil and its Major Component (Carlina oxide) of Carlina hispanica Roots from Western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Achiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Benhamidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Rihab Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.1113-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2005692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Variability and Antioxidant Activities of the Essential Oils of the Aerial Parts of Ammoides verticillata and the Roots of Carthamus caeruleus and their Synergistic Effect in Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Rihab Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noria Merad-Boussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boufeldja Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorial Chemistry and High Throughput Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1386207323666200606213057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis/theoretical investigations of novel vascular endothelial growth factor of Davanoide from Scolymus grandifloras Desf as potent anti-angiogenic drug properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Semaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boufeldja Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Achiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.3850-3870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2020.1851301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caution: Chemical Instability of Natural Biomolecules During Routine Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muselli Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pricl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical composition variability and vascular endothelial growth factor receptors inhibitory activity of Inulaviscosa essential oils from Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouhassane Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benomari Fatima Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Merad-Boussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achiri Radja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (8), pp.3462-3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2020.1847686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical variability of essential oils of three subspecies of Thymus munbyanus Boiss. &amp; Reut. from Western Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Benomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (5), pp.474-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10412905.2020.1772134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antibacterial Mode of Action of the Daucus carota Essential Oil Active Compounds against Campylobacter jejuni and Efflux-Mediated Drug Resistance in Gram-Negative Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedieu Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunel Jean Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzi Vanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muselli Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berti Liliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (22), pp.5448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25225448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Composition and Combinatory Antifungal Activities of Ammoides verticillata, Allium sativum and Curcuma longa Essential Oils Against Four Fungi Responsible for Tomato Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Benyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed E.A. Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorial Chemistry and High Throughput Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1386207323666200219123214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essential Oil of Algerian Eryngium campestre: Chemical Variability and Evaluation of Biological Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Medbouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benbelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bendahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (14), pp.2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24142575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Elucidation and Cytotoxicity of a New 17-Membered Ring Lactone from Algerian Eryngium campestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Medbouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New advances in the volatile metabolites of Frullania tamarisci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.409--418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation and Stabilization of Olive Recombinant 13-Hydroperoxide Lyase Using Selected Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brunini-Bronzini de Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (3), pp.1000-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-016-2377-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition and antimicrobial activity of Cistus munbyi essential oil: an endemic plant from Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benbelaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bendahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Abdoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), pp.1129-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11676-017-0387-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive Recombinant Hydroperoxide Lyase, an Efficient Biocatalyst for Synthesis of Green Leaf Volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brunini-Bronzini de Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179 (4), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-016-2023-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and Comparison of Volatile Constituents of Juice andPeel from Clementine, Mandarin and their Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.1495 - 1498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of processing steps and fruit maturity on volatile concentrations in juices from clementine, mandarin, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 231(3), 379-386, pp.379-386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of processing steps and fruit maturity on volatile concentrations in juices from clementine, mandarin, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 231 (3), pp.379 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-010-1283-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile composition of hybrids Citrus juices by headspace solid-phase micro extraction/gas chromatography/mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1), pp.382-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des mélanges complexes de volatils issus des végétaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chimie organique. Université Pascal Paoli, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00803254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des arômes de jus de fruits par SPME/GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Européen de la société Française de chimie, Eurochem 2005,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des composés volatils dans les fruits et jus de fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV congrès international " Environnement et Identité en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -807,51 +4773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Quetin-Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muselli Alain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedieu Luc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Jean Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzi Vanina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benomari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Djabou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moumani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hassani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2020.1772134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muselli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1470307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Cherigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Dergal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Belaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02521-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benbela&#239;d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#1111;m Khadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Rebai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Mebarki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2024.2311117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ainseba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Soulimane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Rihab Mami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Dib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230418093319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Quetin-Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Bouguenoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benbelaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouguenoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boulmaiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2269551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yassine Benziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bendahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Khadir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Belhadef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2022.105584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamidat Lyna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesli Fouzia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Okkacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2022.2090438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Spano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andreani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mannina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04232-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Benhamidat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okkacha Bensaid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tabet Zatla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Keniche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2022.2046177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Achiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Djabou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabti Boufeldja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2021.1971563" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2005692" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Merad-Boussalah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufeldja Tabti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207323666200606213057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3J3Q90MK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Semaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Mesli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1851301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pannequin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muselli Alain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassane Nadia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomari Fatima Zahra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Merad-Boussalah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiri Radja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1847686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benomari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moumani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2020.1772134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedieu Luc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Jean Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzi Vanina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Senouci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benyelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed E.A. Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207323666200219123214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZPRSF45V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Medbouhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaufay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24142575" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123250" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jacopini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mariani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brunini-Bronzini de Caraffa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2377-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Khadir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdoune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-017-0387-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2023-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tomi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-010-1283-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSLQ8FZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP2JMNVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Bernardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malaterre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>