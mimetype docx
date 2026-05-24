--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -632,555 +632,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Phytochemical Profiling and In-Vitro Antiprotozoal Activity of Essential Oil and Extract of Plagiochila porelloides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selected antimicrobial essential oils to eradicate multi-drug resistant bacterial biofilms involved in human nosocomial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Quetin-Leclercq</w:t>
+                <w:t xml:space="preserve">Widad Bouguenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Costa</w:t>
+                <w:t xml:space="preserve">Fethi Benbelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabil Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imane Bouguenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28020616⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.816-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2023.2269551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524487v1</w:t>
+                <w:t xml:space="preserve">hal-05115283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected antimicrobial essential oils to eradicate multi-drug resistant bacterial biofilms involved in human nosocomial infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of endemic Algerian essential oils against single and mixed biofilms of Candida albicans and Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Benbelaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salsabil Mebarki</w:t>
+                <w:t xml:space="preserve">Mohammed Yassine Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bouguenoun</w:t>
+                <w:t xml:space="preserve">Mourad Bendahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benbelaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Boulmaiz</w:t>
+                <w:t xml:space="preserve">Abdelmounaim Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Belhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2023.2269551⟩</w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145, pp.105584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2022.105584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115283v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of endemic Algerian essential oils against single and mixed biofilms of Candida albicans and Candida glabrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Yassine Benziane</w:t>
+                <w:t xml:space="preserve">First Phytochemical Profiling and In-Vitro Antiprotozoal Activity of Essential Oil and Extract of Plagiochila porelloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Bendahou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Benbelaïd</w:t>
+                <w:t xml:space="preserve">Joëlle Quetin-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Khadir</w:t>
+                <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Belhadef</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145, pp.105584. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2022.105584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28020616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115271v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Phytochemical Profiling and In-Vitro Antiprotozoal Activity of Essential Oil and Extract of Plagiochila porelloides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Quetin-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (2), pp.616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28020616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115281v1</w:t>
+                <w:t xml:space="preserve">hal-04524487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined in vitro–in silico approach for the discovery of novel endogenous enzymatic and ctDNA sequence of bioactive molecules from aerial and root parts of Centaurea sulphurea as antioxidant’s agents</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boufeldja Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Chemistry and High Throughput Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (1), pp.71-78. </w:t>
@@ -2210,295 +2210,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caution: Chemical Instability of Natural Biomolecules During Routine Analysis</w:t>
+                <w:t xml:space="preserve">Chemical composition variability and vascular endothelial growth factor receptors inhibitory activity of Inulaviscosa essential oils from Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Pannequin</w:t>
+                <w:t xml:space="preserve">Bouhassane Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Benomari Fatima Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
+                <w:t xml:space="preserve">Nouria Merad-Boussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muselli Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Pricl</w:t>
+                <w:t xml:space="preserve">Achiri Radja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (14), pp.3292. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (8), pp.3462-3480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25143292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2020.1847686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178546v1</w:t>
+                <w:t xml:space="preserve">hal-05115263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition variability and vascular endothelial growth factor receptors inhibitory activity of Inulaviscosa essential oils from Algeria</w:t>
+                <w:t xml:space="preserve">Caution: Chemical Instability of Natural Biomolecules During Routine Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouhassane Nadia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Mesli</w:t>
+                <w:t xml:space="preserve">Anais Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benomari Fatima Zahra</w:t>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouria Merad-Boussalah</w:t>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achiri Radja</w:t>
+                <w:t xml:space="preserve">Muselli Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (8), pp.3462-3480. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07391102.2020.1847686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115263v1</w:t>
+                <w:t xml:space="preserve">hal-03178546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variability of essential oils of three subspecies of Thymus munbyanus Boiss. &amp; Reut. from Western Algeria</w:t>
               </w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunel Jean Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzi Vanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muselli Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berti Liliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Benyelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed E.A. Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,90 +2907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential Oil of Algerian Eryngium campestre: Chemical Variability and Evaluation of Biological Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Medbouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benbelaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bendahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (14), pp.2575. </w:t>
@@ -3041,51 +3041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Elucidation and Cytotoxicity of a New 17-Membered Ring Lactone from Algerian Eryngium campestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Medbouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,291 +3156,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances in the volatile metabolites of Frullania tamarisci</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation and Stabilization of Olive Recombinant 13-Hydroperoxide Lyase Using Selected Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Jacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brunini-Bronzini de Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.3407⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (3), pp.1000-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-016-2377-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774194v1</w:t>
+                <w:t xml:space="preserve">hal-02127469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and Stabilization of Olive Recombinant 13-Hydroperoxide Lyase Using Selected Additives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Brunini-Bronzini de Caraffa</w:t>
+                <w:t xml:space="preserve">New advances in the volatile metabolites of Frullania tamarisci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gambotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 182 (3), pp.1000-1013. </w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.409--418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12010-016-2377-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127469v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and antimicrobial activity of Cistus munbyi essential oil: an endemic plant from Algeria</w:t>
               </w:r>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benbelaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bendahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Abdoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,103 +3560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Recombinant Hydroperoxide Lyase, an Efficient Biocatalyst for Synthesis of Green Leaf Volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Jacopini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Brunini-Bronzini de Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 179 (4), pp.671-683. </w:t>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.1495 - 1498</w:t>
@@ -3858,64 +3858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 231(3), 379-386, pp.379-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,64 +3979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 231 (3), pp.379 - 386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4531,51 +4531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV congrès international " Environnement et Identité en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, France</w:t>
@@ -4773,51 +4773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muselli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1470307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Cherigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Dergal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Belaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02521-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benbela&#239;d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#1111;m Khadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Rebai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Mebarki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2024.2311117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ainseba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Soulimane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Rihab Mami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Dib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230418093319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Quetin-Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Bouguenoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benbelaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouguenoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boulmaiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2269551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yassine Benziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bendahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Khadir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Belhadef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2022.105584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamidat Lyna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesli Fouzia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Okkacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2022.2090438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Spano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andreani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mannina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04232-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Benhamidat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okkacha Bensaid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tabet Zatla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Keniche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2022.2046177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Achiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Djabou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabti Boufeldja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2021.1971563" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2005692" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Merad-Boussalah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufeldja Tabti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207323666200606213057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3J3Q90MK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Semaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Mesli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1851301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pannequin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muselli Alain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassane Nadia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomari Fatima Zahra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Merad-Boussalah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiri Radja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1847686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benomari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moumani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2020.1772134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedieu Luc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Jean Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzi Vanina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Senouci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benyelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed E.A. Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207323666200219123214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZPRSF45V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Medbouhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaufay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24142575" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123250" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jacopini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mariani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brunini-Bronzini de Caraffa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2377-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Khadir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdoune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-017-0387-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2023-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tomi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-010-1283-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSLQ8FZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP2JMNVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Bernardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malaterre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muselli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1470307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Cherigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Dergal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Belaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02521-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benbela&#239;d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#1111;m Khadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Rebai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Mebarki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2024.2311117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ainseba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Soulimane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Rihab Mami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Dib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230418093319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Bouguenoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benbelaid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouguenoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boulmaiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2269551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yassine Benziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bendahou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Khadir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Belhadef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2022.105584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Quetin-Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020616" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamidat Lyna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesli Fouzia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Okkacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2022.2090438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Spano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andreani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mannina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04232-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Benhamidat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okkacha Bensaid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tabet Zatla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Keniche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2022.2046177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Achiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Djabou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabti Boufeldja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2021.1971563" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2005692" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Merad-Boussalah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufeldja Tabti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207323666200606213057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3J3Q90MK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Semaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Mesli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1851301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassane Nadia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomari Fatima Zahra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Merad-Boussalah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiri Radja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1847686" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pannequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muselli Alain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143292" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benomari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moumani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2020.1772134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedieu Luc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Jean Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzi Vanina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Senouci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benyelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed E.A. Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207323666200219123214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZPRSF45V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Medbouhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaufay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24142575" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123250" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jacopini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mariani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brunini-Bronzini de Caraffa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2377-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Khadir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdoune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-017-0387-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2023-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tomi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-010-1283-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSLQ8FZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP2JMNVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Bernardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malaterre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>