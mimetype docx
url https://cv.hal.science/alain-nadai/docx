--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1270,78 +1270,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Mundane Market Matters, 11 (5), pp.440-457. </w:t>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.440-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17530350.2018.1488269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03329331v1</w:t>
+                <w:t xml:space="preserve">halshs-01962705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-disciplinary considerations of two networks of local climate energy initiatives</w:t>
               </w:r>
@@ -1529,209 +1529,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devising the consumer of the competitive electricity market: the mundane meter, the unbundling doctrine, and the re-bundling of choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+                <w:t xml:space="preserve">Energy made in Northern Friesland: fair enough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2018.1488269⟩</w:t>
+              <w:t xml:space="preserve">Local Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13549839.2018.1531837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01962705v1</w:t>
+                <w:t xml:space="preserve">halshs-01962717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy made in Northern Friesland: fair enough?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Chezel</w:t>
+                <w:t xml:space="preserve">Devising the consumer of the competitive electricity market: the mundane meter, the unbundling doctrine, and the re-bundling of choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mundane Market Matters, 11 (5), pp.440-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2018.1488269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13549839.2018.1531837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01962717v1</w:t>
+                <w:t xml:space="preserve">halshs-03329331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape commons, following wind power fault lines : The case of Seine-et-Marne (France)</w:t>
               </w:r>
@@ -1893,525 +1893,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Policy Localism: Surfing on ‘Positive Energie Territories’ (Tepos)</w:t>
+                <w:t xml:space="preserve">Wind Power and the Emergence of the Beauce Landscape, Eure-et-Loir, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.76-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2013.784732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01096942v1</w:t>
+                <w:t xml:space="preserve">halshs-00762365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Power and the Emergence of the Beauce Landscape, Eure-et-Loir, France</w:t>
+                <w:t xml:space="preserve">French Policy Localism: Surfing on ‘Positive Energie Territories’ (Tepos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (1), pp.76-98. </w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.281-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426397.2013.784732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00762365v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Wind Power ‘Potentials’: The Art of Planning with Inherited Socio-Geographical Configurations (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier « Territoires en transition environnementale » – Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scottish Geographical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 130 (3), pp.152 - 167. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dossier « Territoires en transition environnementale », 22 (3), pp.204-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14702541.2014.922210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785014v1</w:t>
+                <w:t xml:space="preserve">hal-01083179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « Territoires en transition environnementale » – Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
+                <w:t xml:space="preserve">Communs paysagers et devenirs éoliens opposés : Le cas de la Seine-et-Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2014039⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le paysage à l'épreuve de la transition énergétique, 10, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.11668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083179v1</w:t>
+                <w:t xml:space="preserve">hal-01083152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs paysagers et devenirs éoliens opposés : Le cas de la Seine-et-Marne (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Wind Power ‘Potentials’: The Art of Planning with Inherited Socio-Geographical Configurations (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le paysage à l'épreuve de la transition énergétique, 10, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Scottish Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130 (3), pp.152 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.11668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14702541.2014.922210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083152v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with the line, channelling multiplicity: wind power planning in the Narbonnaise (Aude, France)</w:t>
               </w:r>
@@ -2953,187 +2953,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative&amp;quot; Wind Power Planning</w:t>
+                <w:t xml:space="preserve">L'avenir des éoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Theory &amp; Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455262v1</w:t>
+                <w:t xml:space="preserve">hal-00855183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir des éoliennes</w:t>
+                <w:t xml:space="preserve">Innovative&amp;quot; Wind Power Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planning Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.521 -- 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14649350903441555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855183v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERRATUM Wind power planning in France (Aveyron), from state regulation to local planning (vol 26, pg 744, 2009)</w:t>
               </w:r>
@@ -3216,562 +3216,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power planning, landscapes and publics&amp;quot; (Guest editorial)</w:t>
+                <w:t xml:space="preserve">Lanscapes of energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan van Der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (2), pp.Pages 181-184. </w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (2), pp.143 -- 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01426390903557543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455261v1</w:t>
+                <w:t xml:space="preserve">hal-00470632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanscapes of energies</w:t>
+                <w:t xml:space="preserve">Wind power planning, landscapes and publics&amp;quot; (Guest editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan van Der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (2), pp.Pages 181-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426390903557543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00470632v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power planning in France (Aveyron), from state regulation to local planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable energy costs, potentials, barriers: Conceptual issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviel Verbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischedick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moomaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Weir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.10.018⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.850-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2009.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00403160v1</w:t>
+                <w:t xml:space="preserve">hal-00455258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy costs, potentials, barriers: Conceptual issues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tony Weir</w:t>
+                <w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2009.10.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00455258v1</w:t>
+                <w:t xml:space="preserve">halshs-00200894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind power planning in France (Aveyron), from state regulation to local planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.744-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00200894v4</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning'', ''siting'' and the local acceptance of wind power: Some lessons from the French case</w:t>
               </w:r>
@@ -4180,221 +4180,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04438148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power planning, landscapes and publics</w:t>
+                <w:t xml:space="preserve">Introduction: Landscapes of Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan van der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27 (2), pp.181-184, 2010, </w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35 (2), pp.143-155, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01426390903557543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04683275v1</w:t>
+                <w:t xml:space="preserve">halshs-04683272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Landscapes of Energies</w:t>
+                <w:t xml:space="preserve">Wind power planning, landscapes and publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan van der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (2), pp.181-184, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426390903557543⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04683272v1</w:t>
+                <w:t xml:space="preserve">halshs-04683275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Germain Meulemans; Céline Granjou; Adrien Baysse-Lainé; Pierre-Olivier Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Back to the Ground: Knowledge, Politics and Practices of Remaking Earth Strata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5083,337 +5083,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05367007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating deep geothermal energy policy. The exploitation of the Dogger aquifer in the Paris Basin (1950-1990)</w:t>
+                <w:t xml:space="preserve">Orchestrer la politique de la géothermie profonde. Étude à partir du cas de l’exploitation du Dogger parisien (1950-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Haman &amp; Nadine Roudil. </w:t>
+              <w:t xml:space="preserve">SAGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of Cities and Energies in Western Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2024, 9783111376035</w:t>
+              <w:t xml:space="preserve">Villes et Énergies en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04868657v1</w:t>
+                <w:t xml:space="preserve">hal-04384274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrer la politique de la géothermie profonde. Étude à partir du cas de l’exploitation du Dogger parisien (1950-1990)</w:t>
+                <w:t xml:space="preserve">Un observatoire sciences-milieux-sociétés pour suivre l’arrivée de l’éolien en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SAGE. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bartolomei M.; Beaucire F.; Passalacqua, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et Énergies en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">La mer, le citoyen et l’éolienne - Les nouveaux territoires de l’énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9791037037909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384274v1</w:t>
+                <w:t xml:space="preserve">halshs-04859685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire sciences-milieux-sociétés pour suivre l’arrivée de l’éolien en mer</w:t>
+                <w:t xml:space="preserve">Orchestrating deep geothermal energy policy. The exploitation of the Dogger aquifer in the Paris Basin (1950-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Bartolomei M.; Beaucire F.; Passalacqua, A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Haman &amp; Nadine Roudil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mer, le citoyen et l’éolienne - Les nouveaux territoires de l’énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9791037037909</w:t>
+              <w:t xml:space="preserve">The future of Cities and Energies in Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2024, 9783111376035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04859685v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04868657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social acceptance: beyond criticism and critical, a call for experimental ontology</w:t>
               </w:r>
@@ -5661,1125 +5661,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomie et communautés énergétiques, des réalités à réinterroger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
+              <w:t xml:space="preserve">Les territoires de l'autonomie énergétique : Espaces, échelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02429394v1</w:t>
+                <w:t xml:space="preserve">halshs-02429328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et communautés énergétiques, des réalités à réinterroger ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomy and energy community - realities to reconsider ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires de l'autonomie énergétique : Espaces, échelles et politiques</w:t>
+              <w:t xml:space="preserve">Local Energy Autonomy : spaces, scales, politics, Lopez F., Pellegrino M. Coutard O.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429328v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy and energy community - realities to reconsider ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazile Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Baggioni; Céline Burger; Joseph Cacciari; Marie Mangold. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Energy Autonomy : spaces, scales, politics, Lopez F., Pellegrino M. Coutard O.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429339v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to inquire about energy transition processes?</w:t>
+                <w:t xml:space="preserve">The temporalities of energy transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675679v1</w:t>
+                <w:t xml:space="preserve">halshs-01675714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporalities of energy transition processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+                <w:t xml:space="preserve">Transitioning through markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Chezel</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Deshaies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675714v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning through markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological Demonstration at the core of the Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675687v1</w:t>
+                <w:t xml:space="preserve">halshs-01675705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Demonstration at the core of the Energy Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675705v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
+                <w:t xml:space="preserve">Energy transitions and potentials for democratic change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
+              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675731v2</w:t>
+                <w:t xml:space="preserve">halshs-01675732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transitions and potentials for democratic change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675732v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+                <w:t xml:space="preserve">Contentious interfaces : exploring the junction between collective provision and individual private consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Shove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elizabeth Shove ; Frank Trentmann </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+              <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675695v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
@@ -6817,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
@@ -6888,139 +6892,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contentious interfaces : exploring the junction between collective provision and individual private consumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Shove</w:t>
+                <w:t xml:space="preserve">How to inquire about energy transition processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elizabeth Shove ; Frank Trentmann </w:t>
+              <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-48, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77025-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675738v1</w:t>
+                <w:t xml:space="preserve">halshs-01675679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustible-renewable wind power</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political territories in climate-energy transition, transition in climate-energy policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,630 +7215,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Emergence of Wind Energy Landscapes in France, Germany and Portugal</w:t>
+                <w:t xml:space="preserve">Les territoires face à la transition énergétique, les politiques face à la transition par les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oliver Hinkelbein</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Luginbuhl; Peter Howard; Daniel Terrasson. </w:t>
+              <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Sustainable Development: The French Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp.133-144, 2015, 978-1-4724-3861-4</w:t>
+              <w:t xml:space="preserve">Quelles solutions face au changement climatique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08924-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01247259v1</w:t>
+                <w:t xml:space="preserve">halshs-01247320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires face à la transition énergétique, les politiques face à la transition par les territoires ?</w:t>
+                <w:t xml:space="preserve">A Comparison of the Emergence of Wind Energy Landscapes in France, Germany and Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ana Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorle Dracklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hinkelbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
+              <w:t xml:space="preserve">Yves Luginbuhl; Peter Howard; Daniel Terrasson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles solutions face au changement climatique?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Sustainable Development: The French Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.133-144, 2015, 978-1-4724-3861-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247320v1</w:t>
+                <w:t xml:space="preserve">halshs-01247259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political territories in climate-energy transition, transition in climate-energy policy</w:t>
+                <w:t xml:space="preserve">Landscapes of Energies : A perspective on the Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prados Maria-Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energies and European Landscapes: Lessons from Southern European Cases,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9842-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9843-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01418644v1</w:t>
+                <w:t xml:space="preserve">halshs-01247293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscapes of Energies : A perspective on the Energy Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind Power Landscapes in France: Landscape and Energy Decentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Springer Netherlands. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina Frolova, María-José Prados, Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energies and European Landscapes: Lessons from Southern European Cases,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-94-017-9842-6. </w:t>
+              <w:t xml:space="preserve">Renewable Energies and European Landscapes. Lessons from Southern European Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.81-93, 2015, 978-94-017-9843-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247293v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Power Landscapes in France: Landscape and Energy Decentralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Political territories in climate-energy transition, transition in climate-energy policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marina Frolova, María-José Prados, Alain Nadaï. </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energies and European Landscapes. Lessons from Southern European Cases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08924-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247282v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t>
               </w:r>
@@ -8181,51 +8181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, séquences, épreuves de transition dans les Crêtes Pré-Ardennaises (CCPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beslay C., Zélem, M.-C. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie de l'énergie - Tome 1 " Gouvernance et concepts "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.63-72, 2013, alpha</w:t>
@@ -8248,470 +8248,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage éolien, décentralisation énergétique et paysagère</w:t>
+                <w:t xml:space="preserve">Planning with the missing masses: innovative wind power planning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages de l'électricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.185-202, 2012, Histoire de l'énergie</w:t>
+              <w:t xml:space="preserve">Learning from Wind Power: Governance, Societal and Policy Perspectives on Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.108-132, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00762314v1</w:t>
+                <w:t xml:space="preserve">halshs-00762312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning with the missing masses: innovative wind power planning in France</w:t>
+                <w:t xml:space="preserve">Le paysage éolien, décentralisation énergétique et paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning from Wind Power: Governance, Societal and Policy Perspectives on Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.108-132, 2012</w:t>
+              <w:t xml:space="preserve">Les paysages de l'électricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.185-202, 2012, Histoire de l'énergie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00762312v1</w:t>
+                <w:t xml:space="preserve">halshs-00762314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages de l'énergie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Walid Oueslati. </w:t>
+                <w:t xml:space="preserve">Summary for Policy Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pichs-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seyboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arvizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Matschoss, S. Kadner, T. Zwickel, P. Eickemeier, G. Hansen, S. Schlömer, CV. Stechow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.247, 2011</w:t>
+              <w:t xml:space="preserve">IPCC Special Report on Renewable Energy Sources and Climate Change Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge, United Kingdom and New York, NY, USA, pp.1-29, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783374v1</w:t>
+                <w:t xml:space="preserve">hal-00827700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary for Policy Makers</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCC Special Report on Renewable Energy Sources and Climate Change Mitigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge, United Kingdom and New York, NY, USA, pp.1-29, 2011</w:t>
+              <w:t xml:space="preserve">Colloque " Environnement et Territoires : des représentations à l'action ", CITERES Université François Rabelais / Université de Strasbourg / Université Laval / Université du Québec à Montréal, 8 et 9 Décembre, Tours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CITERES, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827700v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
+                <w:t xml:space="preserve">Paysages de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Oueslati. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Environnement et Territoires : des représentations à l'action ", CITERES Université François Rabelais / Université de Strasbourg / Université Laval / Université du Québec à Montréal, 8 et 9 Décembre, Tours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CITERES, 2011</w:t>
+              <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.247, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855636v1</w:t>
+                <w:t xml:space="preserve">hal-00783374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale et planification territoriale, éléments de réflexion à partir de l'éolien et du stockage du CO2</w:t>
               </w:r>
@@ -9817,51 +9817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EC930B2"/>
+    <w:nsid w:val="5691FA21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10048,51 +10048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-nadai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0383-2729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179741748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2025.2489415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1681950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C. Aykut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.1009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1488269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Buschmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1520822" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.06.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2013.784732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702541.2014.922210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11668" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d22610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca O'Neill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ana Afonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorle Drackl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hinkelbein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557964" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649350903441555" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2PQJCV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van Der Horst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.09.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC9R16N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557543" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviel Verbruggen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Weir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.10.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZT0DCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2006.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC2N6MT2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van der Horst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/actualites/lancement-de-la-collection-athena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prados Maria-Jose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas K. T. Rudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030736989" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73699-6_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319770246" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77025-3_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Shove" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762314v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichs-Madruga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyboth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arvizu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803921044.ch38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-nadai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0383-2729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179741748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2025.2489415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1681950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C. Aykut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.1009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1488269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Buschmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1520822" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.06.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2013.784732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11668" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702541.2014.922210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d22610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca O'Neill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ana Afonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorle Drackl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hinkelbein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557964" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649350903441555" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2PQJCV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van Der Horst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.09.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC9R16N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviel Verbruggen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Weir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.10.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZT0DCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2006.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC2N6MT2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van der Horst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/actualites/lancement-de-la-collection-athena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prados Maria-Jose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas K. T. Rudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030736989" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73699-6_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Shove" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319770246" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77025-3_1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichs-Madruga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyboth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arvizu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803921044.ch38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>