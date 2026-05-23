--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1270,468 +1270,468 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (5), pp.440-457. </w:t>
+              <w:t xml:space="preserve">, 2018, Mundane Market Matters, 11 (5), pp.440-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17530350.2018.1488269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01962705v1</w:t>
+                <w:t xml:space="preserve">halshs-03329331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-disciplinary considerations of two networks of local climate energy initiatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Moser</w:t>
+                <w:t xml:space="preserve">Devising the consumer of the competitive electricity market: the mundane meter, the unbundling doctrine, and the re-bundling of choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13549839.2018.1520822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.440-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2018.1488269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01962715v1</w:t>
+                <w:t xml:space="preserve">halshs-01962705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialities of the energy transition: Intensive sites making earth matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+                <w:t xml:space="preserve">A-disciplinary considerations of two networks of local climate energy initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">Local Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13549839.2018.1520822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785025v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01962715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy made in Northern Friesland: fair enough?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Chezel</w:t>
+                <w:t xml:space="preserve">Spatialities of the energy transition: Intensive sites making earth matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13549839.2018.1531837⟩</w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01962717v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devising the consumer of the competitive electricity market: the mundane meter, the unbundling doctrine, and the re-bundling of choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+                <w:t xml:space="preserve">Energy made in Northern Friesland: fair enough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2018.1488269⟩</w:t>
+              <w:t xml:space="preserve">Local Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13549839.2018.1531837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03329331v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01962717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape commons, following wind power fault lines : The case of Seine-et-Marne (France)</w:t>
               </w:r>
@@ -1893,525 +1893,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Power and the Emergence of the Beauce Landscape, Eure-et-Loir, France</w:t>
+                <w:t xml:space="preserve">French Policy Localism: Surfing on ‘Positive Energie Territories’ (Tepos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01426397.2013.784732⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00762365v1</w:t>
+                <w:t xml:space="preserve">halshs-01096942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Policy Localism: Surfing on ‘Positive Energie Territories’ (Tepos)</w:t>
+                <w:t xml:space="preserve">Wind Power and the Emergence of the Beauce Landscape, Eure-et-Loir, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.281-291. </w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.76-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2014.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2013.784732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01096942v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « Territoires en transition environnementale » – Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Wind Power ‘Potentials’: The Art of Planning with Inherited Socio-Geographical Configurations (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dossier « Territoires en transition environnementale », 22 (3), pp.204-218. </w:t>
+              <w:t xml:space="preserve">Scottish Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130 (3), pp.152 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2014039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14702541.2014.922210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083179v1</w:t>
+                <w:t xml:space="preserve">hal-01785014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs paysagers et devenirs éoliens opposés : Le cas de la Seine-et-Marne (France)</w:t>
+                <w:t xml:space="preserve">Dossier « Territoires en transition environnementale » – Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussière</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.11668⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dossier « Territoires en transition environnementale », 22 (3), pp.204-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083152v1</w:t>
+                <w:t xml:space="preserve">hal-01083179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Wind Power ‘Potentials’: The Art of Planning with Inherited Socio-Geographical Configurations (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communs paysagers et devenirs éoliens opposés : Le cas de la Seine-et-Marne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scottish Geographical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 130 (3), pp.152 - 167. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le paysage à l'épreuve de la transition énergétique, 10, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14702541.2014.922210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.11668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785014v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with the line, channelling multiplicity: wind power planning in the Narbonnaise (Aude, France)</w:t>
               </w:r>
@@ -3035,208 +3035,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative&amp;quot; Wind Power Planning</w:t>
+                <w:t xml:space="preserve">ERRATUM Wind power planning in France (Aveyron), from state regulation to local planning (vol 26, pg 744, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Theory &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (4), pp.521 -- 547. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (2), pp.242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14649350903441555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455262v1</w:t>
+                <w:t xml:space="preserve">hal-00715551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERRATUM Wind power planning in France (Aveyron), from state regulation to local planning (vol 26, pg 744, 2009)</w:t>
+                <w:t xml:space="preserve">Innovative&amp;quot; Wind Power Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planning Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.521 -- 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14649350903441555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.10.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00715551v1</w:t>
+                <w:t xml:space="preserve">hal-00455262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanscapes of energies</w:t>
               </w:r>
@@ -3410,368 +3410,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy costs, potentials, barriers: Conceptual issues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind power planning in France (Aveyron), from state regulation to local planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2009.10.036⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.744-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455258v1</w:t>
+                <w:t xml:space="preserve">halshs-00403160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Sofia Campos</w:t>
+                <w:t xml:space="preserve">Renewable energy costs, potentials, barriers: Conceptual issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviel Verbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischedick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moomaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Weir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.850-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2009.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00200894v4</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power planning in France (Aveyron), from state regulation to local planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (3), pp.744-754. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403160v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00200894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning'', ''siting'' and the local acceptance of wind power: Some lessons from the French case</w:t>
               </w:r>
@@ -4180,221 +4180,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04438148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Landscapes of Energies</w:t>
+                <w:t xml:space="preserve">Wind power planning, landscapes and publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan van der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01426390903557543⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (2), pp.181-184, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04683272v1</w:t>
+                <w:t xml:space="preserve">halshs-04683275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power planning, landscapes and publics</w:t>
+                <w:t xml:space="preserve">Introduction: Landscapes of Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan van der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35 (2), pp.143-155, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426390903557543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04683275v1</w:t>
+                <w:t xml:space="preserve">halshs-04683272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Germain Meulemans; Céline Granjou; Adrien Baysse-Lainé; Pierre-Olivier Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Back to the Ground: Knowledge, Politics and Practices of Remaking Earth Strata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5083,337 +5083,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05367007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrer la politique de la géothermie profonde. Étude à partir du cas de l’exploitation du Dogger parisien (1950-1990)</w:t>
+                <w:t xml:space="preserve">Orchestrating deep geothermal energy policy. The exploitation of the Dogger aquifer in the Paris Basin (1950-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SAGE. </w:t>
+              <w:t xml:space="preserve">Philippe Haman &amp; Nadine Roudil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et Énergies en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">The future of Cities and Energies in Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2024, 9783111376035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384274v1</w:t>
+                <w:t xml:space="preserve">halshs-04868657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire sciences-milieux-sociétés pour suivre l’arrivée de l’éolien en mer</w:t>
+                <w:t xml:space="preserve">Orchestrer la politique de la géothermie profonde. Étude à partir du cas de l’exploitation du Dogger parisien (1950-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Bartolomei M.; Beaucire F.; Passalacqua, A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mer, le citoyen et l’éolienne - Les nouveaux territoires de l’énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9791037037909</w:t>
+              <w:t xml:space="preserve">Villes et Énergies en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859685v1</w:t>
+                <w:t xml:space="preserve">hal-04384274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating deep geothermal energy policy. The exploitation of the Dogger aquifer in the Paris Basin (1950-1990)</w:t>
+                <w:t xml:space="preserve">Un observatoire sciences-milieux-sociétés pour suivre l’arrivée de l’éolien en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Haman &amp; Nadine Roudil. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bartolomei M.; Beaucire F.; Passalacqua, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of Cities and Energies in Western Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2024, 9783111376035</w:t>
+              <w:t xml:space="preserve">La mer, le citoyen et l’éolienne - Les nouveaux territoires de l’énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9791037037909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04868657v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social acceptance: beyond criticism and critical, a call for experimental ontology</w:t>
               </w:r>
@@ -5661,1366 +5661,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et communautés énergétiques, des réalités à réinterroger ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazile Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Baggioni; Céline Burger; Joseph Cacciari; Marie Mangold. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires de l'autonomie énergétique : Espaces, échelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02429328v1</w:t>
+                <w:t xml:space="preserve">halshs-02429394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy and energy community - realities to reconsider ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Autonomie et communautés énergétiques, des réalités à réinterroger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Energy Autonomy : spaces, scales, politics, Lopez F., Pellegrino M. Coutard O.</w:t>
+              <w:t xml:space="preserve">Les territoires de l'autonomie énergétique : Espaces, échelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429339v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
+                <w:t xml:space="preserve">Autonomy and energy community - realities to reconsider ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Local Energy Autonomy : spaces, scales, politics, Lopez F., Pellegrino M. Coutard O.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429394v1</w:t>
+                <w:t xml:space="preserve">halshs-02429339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporalities of energy transition processes</w:t>
+                <w:t xml:space="preserve">How to inquire about energy transition processes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-48, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77025-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675714v1</w:t>
+                <w:t xml:space="preserve">halshs-01675679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning through markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+                <w:t xml:space="preserve">The temporalities of energy transition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675687v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Demonstration at the core of the Energy Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitioning through markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675705v1</w:t>
+                <w:t xml:space="preserve">halshs-01675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological Demonstration at the core of the Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
+              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675731v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transitions and potentials for democratic change</w:t>
+                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675732v1</w:t>
+                <w:t xml:space="preserve">halshs-01675731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+                <w:t xml:space="preserve">Energy transitions and potentials for democratic change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675695v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contentious interfaces : exploring the junction between collective provision and individual private consumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Shove</w:t>
+                <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elizabeth Shove ; Frank Trentmann </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, In press</w:t>
+              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675738v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New energy resources in the making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+                <w:t xml:space="preserve">Contentious interfaces : exploring the junction between collective provision and individual private consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Shove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elizabeth Shove ; Frank Trentmann </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+              <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675678v1</w:t>
+                <w:t xml:space="preserve">halshs-01675738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to inquire about energy transition processes?</w:t>
+                <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675679v1</w:t>
+                <w:t xml:space="preserve">halshs-01675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustible-renewable wind power</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political territories in climate-energy transition, transition in climate-energy policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,51 +7234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires face à la transition énergétique, les politiques face à la transition par les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,51 +7708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,51 +8181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, séquences, épreuves de transition dans les Crêtes Pré-Ardennaises (CCPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beslay C., Zélem, M.-C. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie de l'énergie - Tome 1 " Gouvernance et concepts "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.63-72, 2013, alpha</w:t>
@@ -8407,311 +8407,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary for Policy Makers</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">P. Matschoss, S. Kadner, T. Zwickel, P. Eickemeier, G. Hansen, S. Schlömer, CV. Stechow. </w:t>
+                <w:t xml:space="preserve">Paysages de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Oueslati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCC Special Report on Renewable Energy Sources and Climate Change Mitigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge, United Kingdom and New York, NY, USA, pp.1-29, 2011</w:t>
+              <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.247, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827700v1</w:t>
+                <w:t xml:space="preserve">hal-00783374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summary for Policy Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pichs-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seyboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arvizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Matschoss, S. Kadner, T. Zwickel, P. Eickemeier, G. Hansen, S. Schlömer, CV. Stechow. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Environnement et Territoires : des représentations à l'action ", CITERES Université François Rabelais / Université de Strasbourg / Université Laval / Université du Québec à Montréal, 8 et 9 Décembre, Tours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CITERES, 2011</w:t>
+              <w:t xml:space="preserve">IPCC Special Report on Renewable Energy Sources and Climate Change Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge, United Kingdom and New York, NY, USA, pp.1-29, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855636v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages de l'énergie</w:t>
+                <w:t xml:space="preserve">Recomposer la mer pour devenir offshore : le projet éolien de Veulettes-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.247, 2011</w:t>
+              <w:t xml:space="preserve">Colloque " Environnement et Territoires : des représentations à l'action ", CITERES Université François Rabelais / Université de Strasbourg / Université Laval / Université du Québec à Montréal, 8 et 9 Décembre, Tours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CITERES, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783374v1</w:t>
+                <w:t xml:space="preserve">hal-00855636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale et planification territoriale, éléments de réflexion à partir de l'éolien et du stockage du CO2</w:t>
               </w:r>
@@ -9817,51 +9817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5691FA21"/>
+    <w:nsid w:val="391D8E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10048,51 +10048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-nadai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0383-2729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179741748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2025.2489415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1681950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C. Aykut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.1009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1488269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Buschmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1520822" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.06.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2013.784732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11668" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702541.2014.922210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d22610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca O'Neill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ana Afonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorle Drackl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hinkelbein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557964" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649350903441555" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2PQJCV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van Der Horst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.09.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC9R16N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviel Verbruggen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Weir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.10.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZT0DCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2006.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC2N6MT2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van der Horst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/actualites/lancement-de-la-collection-athena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prados Maria-Jose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas K. T. Rudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030736989" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73699-6_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Shove" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319770246" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77025-3_1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichs-Madruga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyboth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arvizu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803921044.ch38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-nadai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0383-2729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179741748" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2025.2489415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1681950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C. Aykut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.1009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1488269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Buschmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1520822" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.06.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2013.784732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702541.2014.922210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11668" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01785358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d22610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca O'Neill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ana Afonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorle Drackl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hinkelbein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557964" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.10.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2PQJCV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649350903441555" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van Der Horst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390903557543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2009.09.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC9R16N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviel Verbruggen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Weir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.10.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZT0DCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2006.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC2N6MT2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wallenborn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan van der Horst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/actualites/lancement-de-la-collection-athena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prados Maria-Jose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas K. T. Rudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030736989" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73699-6_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319770246" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77025-3_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Shove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichs-Madruga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyboth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arvizu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803921044.ch38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>