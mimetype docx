--- v0 (2026-03-25)
+++ v1 (2026-05-11)
@@ -2994,211 +2994,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Framework for Pseudorandom Functions and Applications to Related-Key Security</w:t>
+                <w:t xml:space="preserve">Multilinear and Aggregate Pseudorandom Functions: New Constructions and Improved Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/554, IACR. 2015</w:t>
+              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/867, IACR. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175788v1</w:t>
+                <w:t xml:space="preserve">hal-01233749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear and Aggregate Pseudorandom Functions: New Constructions and Improved Security</w:t>
+                <w:t xml:space="preserve">An Algebraic Framework for Pseudorandom Functions and Applications to Related-Key Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/867, IACR. 2015</w:t>
+              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/554, IACR. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233749v1</w:t>
+                <w:t xml:space="preserve">hal-01175788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Related-Key Security for Pseudorandom Functions Beyond the Linear Barrier</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Bitansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nishimaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Passel&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-019-09337-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Paterson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9274-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devevey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Abou Haidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Fallahpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38554-4_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Libert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Riahinia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fawzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Libert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Farshim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Titiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34621-8_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmun Goudarzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Martinelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26948-7_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Boneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Ishai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sahai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03810-6_25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98113-0_28" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Brakerski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Jain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Komargodski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98113-0_23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49896-5_22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175786v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47989-6_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48797-6_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Paterson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterson Kenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Bitansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nishimaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Passel&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-019-09337-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Paterson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9274-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devevey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Abou Haidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Fallahpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38554-4_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Libert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Riahinia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fawzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Libert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Farshim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Titiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34621-8_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmun Goudarzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Martinelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26948-7_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Boneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Ishai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sahai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03810-6_25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98113-0_28" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Brakerski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Jain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Komargodski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98113-0_23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49896-5_22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175786v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47989-6_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48797-6_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Paterson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterson Kenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>