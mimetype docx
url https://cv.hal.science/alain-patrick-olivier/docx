--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Patrick OLIVIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier, Professeur des universités, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-patrick-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1435-6783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073743542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61773229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049735519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie allemande, philosophie de l'art, philosophie de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Sophia Belle, Hannah Arendt et la question noire , Traduit de l’américain par Benoit Basse, avant-propos d’Emmanuel Faye, Paris, 2023, Kimé, collection « Philosophie critique », 280 pages, 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'écologie : question politique, question sociale, 234 (2), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.234.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation au présent : deux entretiens radiophoniques de Theodor W. Adorno avec Hellmut Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prismes. Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/prism.007.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et formation. Affinités avec la forme essai et l’expression orale chez Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Kadelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Peyrical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15env⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et émancipation. Pour une lecture critique de René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 104 (2), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.104.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme dialectique et formation du spectateur : Introduction à une direction de programme au Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, 12 p. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation sexuelle et relation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossiê "Educação, produção de subjetividade e cuidado de si: a atualidade de 'A hermenêutica do sujeito'", 36 (78), pp.1745-1762. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/REVEDFIL.v36n78a2022-66445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation et la répression de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 103 (1), pp.62-77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.103.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Achella, Francesca Iannelli, Gabriella Baptist, Serena Feloj, Fiorinda Li Vigni & Claudia Melica (dir.), The Owl’s Flight. Hegel’s Legacy to Contemporary Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de l’art : la réception de Hegel dans la littérature française du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fin de l’art ? Discours, pratiques, controverses, XXXII (SI), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23366729.2022.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel. Traducendo Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Estetica e traduzione, anno XLX, IV serie (1/2022), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Vernon, Hip Hop, Hegel and The Art of Emancipation. Let’s Get Free, London, Palgrave Macmillan, 2018, vii-259 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et formes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes de vie, formes de politique, Tome 85 (2), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.852.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme idéologie et son dépassement dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Désintégrer Heidegger, 25, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recepção e não recepção de Paulo Freire na França: das ciências da educação à educação popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pró-posições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-62482021-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel, Vorlesungen über die Philosophie der Kunst III. Nachschriften zum Kolleg des Wintersemesters 1828/29 (Gesammelte Werke, Bd. 28,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.143-144. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.844.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux toujours glacées d'un calcul encore plus égoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, FROID/KALT, pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's last lectures on aesthetics in and for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Hegel's Aesthetics in France and Italy: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hegel and/in/on Translation, XLIX (1-2), pp.203-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de la non-identité est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série n° 4, 2020 (Hors série n°4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.3792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le communisme de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro Or/Nummer Gold, pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rimbaldien de Matthias Pintscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rimbaud vivant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la majorité selon Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (48), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la majorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et esthétique dans l'enseignement et dans le système philosophique de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Aesthetics and Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17527/JASA.55.0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and Difference in a post-dialectical Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (63)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rhythmik des Fortschreitens. Über das Verhältnis zwischen Musik und Gesellschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für kritische Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23. Jahrgang (Heft 44/45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la peinture et son concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.149 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boissière, Chanter, danser, narrer: contribution à une philosophie du sentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Klang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Klang - Ton - Musik Theorien und Modelle (national)kultureller Identitätsstiftung, Sonderheft 13, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aijc.2004.1733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno dans les institutions françaises d'enseignement: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Théorie critique de la crise : du crépuscule de la pensée à la catastrophe, 12-13, pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’éducation et philosophie politique selon Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps mystique à l'histoire-expérience : la nation dans l'idéalisme allemand et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Siep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.43-73. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.141.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la logique et la logique des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hegel saisi par le matérialisme, 378 (2), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.378.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’esthétique dans l’éducation : la théorie et l’action de Victor Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (6), pp.42-56. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique comme système de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique hegelo-adornienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 113 (113), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.113.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de l'action de Michael Quante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.752.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eurocentrisme de Marx: pour un dialogue du débat sur Marx avec les études post coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolja Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.106-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction fabulatrice de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et anesthétique. L'avenir de l'oeuvre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009,  256 (4), pp.751. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.256.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la fin de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kulturpolitik und Kunstgeschichte, Sonderheft, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-2050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wagner: Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Parsifal (Wagner), 213, pp.12-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versus. Hegel et la philosophie à l'épreuve de la poésie by André Hirt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire musical et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Johann Strauss, La Chauve-Souris, 49, pp.8-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Musikkapitel aus Hegels Ästhetikvorlesung 1826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.9-52. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-3311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hégélianisme et dilettantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'AMEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Die Musik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Espiña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Filosófico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (1), pp.196-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme et le Klang: après la déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel et le genre de la traduction/Hegel, die Übersetzung und die Übersetzerinnen seiner Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Thouard; Eleonora Caramelli; Silvia Pieroni, Jan 2025, Berlin (Centre Marc Bloch), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art works in the Painting and Music sections of the Berlin Lectures on Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Iannelli, Francesco Campana, Gabriele Tomasi, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et Schinkel: l'architecture en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture dans l'esthétique de Hegel: philosophie, théorie, oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8547 Pays Germaniques CNRS; ENS-PSL; Hegel Art Net; Société internationale pour l'architecture et la philosophie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Sigil of Michelangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iannelli Francesca; Campana Francesco; Tomasi Gabriele, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Catalani and Fanny Mendelssohn Bartholdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schimmenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegelian Constellations of the Feminine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma Tre Uniersity, Oct 2024, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie esthétique et pratique de traduction. Enjeux, intentions, résultats du réseau international Hegel Art Net.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV World Congress of Philosophy. Philosophy across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Philosophical Societies; Sapienza University of Rome; Italian Philosophical Society, Aug 2024, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, éducation, espace public oppositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une science du désordre. Hommage à Oskar Negt (1934-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parier sur l'Impossible. Penser avec René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parier sur l'impossible. Penser avec René Schérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brito Vanessa; Garnier Marie-Dominique; Perrier Florent; Riot-Sarcey Michèle, Feb 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze et Verdi : l’outrecuidance de l’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outrecuidances de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine de l'Amérique latine et des Caraïbes, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Hegel/Hegel übersetzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia in traduzione. Philosophy in translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caramelli Eleonora; Colli Andrea; Donna Diego; Pieroni Silvia; Santarelli Matteo, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique négative et réalisme socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno et la scène philosophique, dialectique et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Goldschmit; Collège international de philosophie, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Louvre vu par Hegel Art Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel : Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution de 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution et vous. Sources et ressources critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander; Université Paris 8, Jul 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven-Hegel-Adorno : dialectique et libre improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études: "Adorno et Beethoven, une philosophie de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaddour, Feriel; Bégot, Jacques-Olivier, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel; Traducendo Hegel; Théorie esthétique et pratique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel: Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung als Herrschaft und Aufklärung als Kritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno-Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Jun 2022, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques savantes, musiques populaires : quelles distinctions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie (Ciph), Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants aujourd'hui, enjeux et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : un enjeu politique, un enjeu pour l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France; UNESCO; Université de Nantes, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de Hegel au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de l'art? Discours, pratiques, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KREAL (Univerzita Karlova), Prague, Czech Republic; CRIMEL (Université de Reims Champagne-Ardenne), France; DISLL (Università degli studi di Padova), Italy, Jul 2021, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven und die Philosophie. Musik, Dialektik und freie Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual Bonn Humboldt Award Winners' Forum "Beerthoven's 'Empire of the Mind': Artistic 'Effigies of the Ideal' and the Cultural Politics of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander von Humboldt Stiftung; William A. Kinderman; Christine Siegert; Federica Rovelli, Nov 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité de la critique en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de educação da Universidade Estadual de Campinas, Dec 2020, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la pratique esthétique des ouvriers saint-simoniens et sur la théorie jeune-hégélienne de la philosophie comme pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Biennale Internationale de Philosophie Pratique : Philosophie en praxis. Le geste philosophique: engagements politiques, éthiques, éducatifs, artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique esthétique et philosophie comme pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger et l'inintelligible dans la langue philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation dans le prisme brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines: invariants épistémologiques et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel’s Last Lectures on Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Aesthetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Aesthetics, May 2017, Berlin, Germany. pp.385-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Menschen in Hegels Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenne dich selbst – Anthropologische Perspektiven. 31. Internationaler Hegel-Kongress der Internationalen Hegel-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour de loin : la musique, l'Orient et l'essence de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa NEU denken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Fischer Symposion. Unter der Schirmherrschaft von EU-Kommissar Johannes Hahn, Oct 2016, Siracusa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre soi dans l'autre? Mots et problèmes de l'empathie dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex TransferS, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno en France: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transdisciplinaire « Philosophie et Musicologie, des croisements aux rencontres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Paris IV, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie de l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique philosophique: du projet au dépassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séparation de la musique et de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Fabre. Nietzsche musicien: La musique et son ombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps. Ircam, Centre Pompidou, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre d'Hector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Grand Opéra zwischen Halévy und Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatsoper Stuttgart; Ambassade de France, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicosophie de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esthétique musicale de Nietzsche, de Eric Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps.Centre Pompidou. Ircam, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'esthétique de Hegel au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interprétations de Hegel au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Centre de Recherche sur Hegel et l'Idéalisme Allemand, EA 2626, Sep 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes et musiciens : de Socrate à Jankélévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois philosophes et leurs musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Scuola di Pitagora, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Marx, &amp;lt;i&amp;gt;Notes sur James Mill&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, GEME, 9782353671298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une institution sans condition: brève histoire du Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gendreau-Massaloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica Falsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782378040741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'attendons-nous du travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Daniel Mercure, 9782705696962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colliot-Thélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wirsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pierre-François Moreau; Michel Sellenart, 979-10-362-0167-7. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlesungen zur Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hegel-Forum, Annemarie Gethmann-Siefert; Michael Quante; Alain Patrick Olivier; Elisabeth Weisser-Lohmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons sur la logique et la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Lardic; Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Emmanuel Cattin, 978-2-7116-2799-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Reconnaissance » comme principe de la Théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS - Lyon, 2015, 9782847887235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique musicale de Carl Dahlhaus (traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunst, Religion, Politik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wilhelm Fink Verlag, 2013, HegelForum, 978-3-7705-5320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept hégélien de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philosophica, 978-2-7535-1826-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes philosophiques, Jean-François Courtine, 978-2-7116-1757-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours berlinois d'esthétique de Hegel d'après les cahiers d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Battistoni; Francesco Campana; Francesca Iannelli; Mildred Galland-Szymkowiak; Alain Patrick Olivier; Federica Pitillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’estetica di Hegel attraverso i quaderni degli studenti: nuove traduzioni, sfide e prospettive / L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Scuola di Pitagore, pp.37-67, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Music: Women and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Achella; Bojana Jovićević; Francesca Iannelli; Eleonora Caramelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Against the “Law of the Father”: Hegel’s Disobedient Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2026, Hegel Forum, 978-3-7705-6936-6 (hardback) ; 978-3-8467-6936-2 (eBook). </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769362_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, culture et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Filhordi De Carvalho; Alexandrina Monteiro; Samuel Mendonça; Valéria Aroeira Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvio Gallo: transmutações de um pensamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-94, 2024, 978-65-265-1520-4 (papier) ; 978-65-265-1521-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et l’enfant en lutte pour la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Honneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Berner-Zumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.47-57, 2022, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Chirouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie avec les enfants et pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.59-70, 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vilar à Mitterrand : L'idée d'un opéra populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. De la Belle époque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1191-1199, 2022, 9782213709918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-236, 2021, 9782807331181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibilidade da crítica em tempos de pandemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Krawczyk; Selma Venco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-5869-361-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End or death of art today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Frédérique Malaval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With Hegel in the XXI century. A philosophical Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-36, 2021, 978-88-7575-384-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidade e diferença no pensamento pós-dialético: sobre as conferências de Paris de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvio Gallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFERENÇAS E EDUCAÇÃO: Escapar ao Conformismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermeios Cultural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-86255-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'Aufklärung dans la philosophie d'Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et les Lumières. Enjeux philosophiques et didactiques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-50, 2020, 978 2 917645 75 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et différence dans la pensée post-dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Vuillerod; Johanna Desplats; Lucie Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno contre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-61, 2019, 978-2-84016-317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.7-16, 2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'égalité: sur la voie française du dernier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Löwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kolja Lindner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Asymétrie, pp.335-358, 2019, 979-10-96441-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting Italian Music : Hegel’s Last Lecture on the Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und Italien – Italien und Hegel. Geistige Synergien von Gestern und Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-279, 2019, 8894801020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme lutte et la reconnaissance comme gratitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.225-241, 2019, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie scientifique de l'art est-elle possible à partir des théories esthétiques du romantisme allemand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Stanguennec; Daniel Lancereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences du romantisme allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-284, 2018, 978-2-7535-7482-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art, transmettre la liberté: perspectives philosophiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre. Art - Pédagogie - Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-53, 2018, 978-2-916002-59-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel. Vorlesungen zur Ästhetik. Vorlesungsmitschrift Heimann (1828/29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-XXXI, 2017, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846761878_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour de loin (&amp;quot;Liebe aus der Ferne&amp;quot;): die Musik, der Orient und die Essenz der Liebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Däuker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilse Fischer; Johannes Hahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehnsucht nach der Fremde – Nachbarschaft erfahren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag Anton Pustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-149, 2017, Europa neu Denken, 978-3-7025-0858-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demanda de reconhecimento em Educação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Ings Bannell; Luiz Roberto Gomes; Silvio Gallo; Pedro Angelo Pagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia da Educação. Entre a formação de educadores e a qualificação profissional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortez Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2017, 978-85-249-2566-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica, cristianesimo e disfacimento dell’arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Gianluca Garelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fine o nuovo inizio dell’arte. Estetiche della crisi da Hegel al pictorial turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2017, 9788846745620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la famille Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grosos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique nationale : Philosophes et musiciens dans l’Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-54, 2016, 978-2-7535-4906-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Billouet; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation de la liberté: Aliénation et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-216, 2015, 978-2-343-05887-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of recognition: a critical model for education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Gohier; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs éducatives au risque du néo-libéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2015, Education, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique de &amp;quot;l'intériorité sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Labia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-114, 2015, 978-2-7116-2660-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik, Christentum und das Zerfallen der Kunst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Vieweg; Francesca Iannelli; Federico Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Ende der Kunst als Anfang freier Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2015, jena-sophia. Studien und Editionen zum deutschen Idealismus und zur Frühromantik. Abteilung II, 978-3770558551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "reconnaissance" comme principe de la Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2015, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur « l’anéantissement » et « l’apogée » de l’art au stade romantique : un extrait inédit du cours d’esthétique de G. W. F. Hegel (1828/29)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, pp.211-218, 2014, Horizons comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot; Aise Yuva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Allemagne: Figures de l’intellectuel entre révolution et réaction 1780-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-193, 2014, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.62728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung et Révolution: sur les conditions d'émancipation de l'homme et du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Avon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-139, 2014, Dynamiques citoyennes en Europe, 978-3-0343-1552-4. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0275-5/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte è christiana?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, religione e politica in Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-77, 2013, Philosophica, 978-884673727-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und der Geist des Islamismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-318, 2013, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philosophie Victor Cousins und die Genese der französischen Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herta Nagl-Docekal; Annemarie Gethmann-Siefert; Erzsébet Rózsa; Elisabeth Weisser-Lohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegels Ästhetik als Theorie der Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-278, 2013, Wiener Reihe, 9783050063638. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/9783050063638.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink Verlag, pp.9-21, 2013, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la science du beau dans la philosophie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Lichtenstein; Carole Maigné; Arnauld Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la science de l’art : L’esthétique scientifique en France 1857-1937</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-31, 2013, art'hist, 978-2-84050-907-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert culturel de la phénoménologie transcendantale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Ehrhardt; Soraya Nour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2012, Beiträge zur Politischen Wissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und die Familie Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laugstien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netzwerke des Wissens. Das intellektuelle Berlin um 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berliner Wissenschaftsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-62, 2011, Berliner Intellektuelle um 1800, 978-3830519102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Schatten Hectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Zuber; Staatsoper Stuttgart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz' Troyens und Halévys Juive im Spiegel der Grand Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-132, 2011, 978-3-515-09859-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es gibt kein Kunstwerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Bernadette Collenberg-Plotnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst und Kulturgut. Band III: Musealisierung und Reflexion. Gedächtnis - Erinnerung - Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-68, 2011, Neuzeit und Gegenwart, 978-3-7705-4770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art as knowledge of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour; Olivier Remaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Peace: the Role of Science and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 159, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-236, 2010, Beiträge zur politischen Wissenschaft, 9783428530922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme esthétique de l’idéalisme allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zur Wahrheit. Festschrift für Otto Pöggeler zum 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-219, 2009, 978-3-8467-4817-6. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846748176_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aporie de Don Juan. Notes sur Hegel, Hotho et Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zwischen Philosophie und Kunstgeschichte. Beiträge zur Begründung der Kunstgeschichtsforschung bei Hegel und im Hegelianismus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-267, 2008, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846743492_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Dukas, Ariane et Barbe-bleue, poème de Maurice Maeterlinck.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.50-55, 2007, Opéra national de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Scemama; Stéphane Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-23, 2007, 978-2-84597-238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche Bayreuth 1876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moindrot, Isabelle; Goetz, Olivier; Humbert-Mougin, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectaculaire dans les arts de la scène : du Romantisme à la Belle-Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-101, 2006, 2-271-06424-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schweigen und Verwandtschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu de Vos; Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die geschichtliche Bedeutung der Kunst und die Bestimmung der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2005, Neuzeit und Gegenwart, 978-3-7705-3715-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole, la vocalise et le spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Jean-François Candoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde germanique et l'opéra. Le livret en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-124, 2005, Germanistique, 9782252035207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique inédite: de l'idée logique aux enchanteurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Esthétique. Cahiers de notes inédit de Victor Cousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes Philosophiques, 978-2711617579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes galantes et l'Europe utopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra National de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Indes galantes : opéra-ballet en un prologue et quatre actes. Livret de Louis Fuzelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.69-77, 1999, Opéra National de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la Peur et figures de la Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra national de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc : Dialogues des Carmélites.Texte de l'oeuvre de Georges Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.79-87, 1999, Opéra National de Paris. Programmes d'opéra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences musicales de Hegel et leur thématisation dans les cours d'esthétique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boissière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional de documentation pédagogique, pp.81-111, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto L. SIANI, Morte dell’arte, libertà del soggetto. Attualità di Hegel, Pisa, Edizioni ETS, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.821-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous des experts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://issuu.com/tunantes/docs/tu-magweb_provisoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi on va et on ne va pas au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par M. Gregory ASCHENBROICH « L’époque de l’art. Réalité et subjectivité dans l’esthétique de Hegel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par Monsieur Eric Eugène &amp;quot;Wagner réformateur. Le christianisme dans la pensée wagnérienne&amp;quot;. Université de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2022, https://www.theses.fr/s269006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Patrick OLIVIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier, Professeur des universités, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-patrick-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1435-6783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073743542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61773229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049735519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie allemande, philosophie de l'art, philosophie de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Sophia Belle, Hannah Arendt et la question noire , Traduit de l’américain par Benoit Basse, avant-propos d’Emmanuel Faye, Paris, 2023, Kimé, collection « Philosophie critique », 280 pages, 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'écologie : question politique, question sociale, 234 (2), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.234.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et formation. Affinités avec la forme essai et l’expression orale chez Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Kadelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Peyrical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15env⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation au présent : deux entretiens radiophoniques de Theodor W. Adorno avec Hellmut Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prismes. Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/prism.007.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans du Collège international de philosophie. Discours d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° Hors-série (HS1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.hs1.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et émancipation. Pour une lecture critique de René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 104 (2), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.104.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme dialectique et formation du spectateur : Introduction à une direction de programme au Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, 12 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation sexuelle et relation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossiê "Educação, produção de subjetividade e cuidado de si: a atualidade de 'A hermenêutica do sujeito'", 36 (78), pp.1745-1762. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/REVEDFIL.v36n78a2022-66445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation et la répression de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 103 (1), pp.62-77. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.103.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Achella, Francesca Iannelli, Gabriella Baptist, Serena Feloj, Fiorinda Li Vigni & Claudia Melica (dir.), The Owl’s Flight. Hegel’s Legacy to Contemporary Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de l’art : la réception de Hegel dans la littérature française du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fin de l’art ? Discours, pratiques, controverses, XXXII (SI), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23366729.2022.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel. Traducendo Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Estetica e traduzione, anno XLX, IV serie (1/2022), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Vernon, Hip Hop, Hegel and The Art of Emancipation. Let’s Get Free, London, Palgrave Macmillan, 2018, vii-259 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et formes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes de vie, formes de politique, Tome 85 (2), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.852.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme idéologie et son dépassement dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Désintégrer Heidegger, 25, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recepção e não recepção de Paulo Freire na França: das ciências da educação à educação popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pró-posições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-62482021-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel, Vorlesungen über die Philosophie der Kunst III. Nachschriften zum Kolleg des Wintersemesters 1828/29 (Gesammelte Werke, Bd. 28,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.143-144. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.844.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux toujours glacées d'un calcul encore plus égoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, FROID/KALT, pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's last lectures on aesthetics in and for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Hegel's Aesthetics in France and Italy: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hegel and/in/on Translation, XLIX (1-2), pp.203-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de la non-identité est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série n° 4, 2020 (Hors série n°4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.3792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le communisme de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro Or/Nummer Gold, pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rimbaldien de Matthias Pintscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rimbaud vivant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la majorité selon Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (48), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la majorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et esthétique dans l'enseignement et dans le système philosophique de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Aesthetics and Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17527/JASA.55.0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and Difference in a post-dialectical Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (63)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rhythmik des Fortschreitens. Über das Verhältnis zwischen Musik und Gesellschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für kritische Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23. Jahrgang (Heft 44/45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la peinture et son concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.149 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boissière, Chanter, danser, narrer: contribution à une philosophie du sentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Klang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Klang - Ton - Musik Theorien und Modelle (national)kultureller Identitätsstiftung, Sonderheft 13, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aijc.2004.1733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno dans les institutions françaises d'enseignement: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Théorie critique de la crise : du crépuscule de la pensée à la catastrophe, 12-13, pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’éducation et philosophie politique selon Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps mystique à l'histoire-expérience : la nation dans l'idéalisme allemand et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Siep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.43-73. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.141.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la logique et la logique des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hegel saisi par le matérialisme, 378 (2), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.378.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’esthétique dans l’éducation : la théorie et l’action de Victor Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (6), pp.42-56. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique comme système de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique hegelo-adornienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 113 (113), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.113.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de l'action de Michael Quante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.752.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eurocentrisme de Marx: pour un dialogue du débat sur Marx avec les études post coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolja Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.106-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction fabulatrice de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et anesthétique. L'avenir de l'oeuvre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009,  256 (4), pp.751. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.256.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la fin de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kulturpolitik und Kunstgeschichte, Sonderheft, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-2050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wagner: Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Parsifal (Wagner), 213, pp.12-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versus. Hegel et la philosophie à l'épreuve de la poésie by André Hirt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire musical et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Johann Strauss, La Chauve-Souris, 49, pp.8-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Musikkapitel aus Hegels Ästhetikvorlesung 1826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.9-52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-3311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hégélianisme et dilettantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'AMEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Die Musik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Espiña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Filosófico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (1), pp.196-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme et le Klang: après la déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel et le genre de la traduction/Hegel, die Übersetzung und die Übersetzerinnen seiner Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Thouard; Eleonora Caramelli; Silvia Pieroni, Jan 2025, Berlin (Centre Marc Bloch), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art works in the Painting and Music sections of the Berlin Lectures on Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Iannelli, Francesco Campana, Gabriele Tomasi, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et Schinkel: l'architecture en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture dans l'esthétique de Hegel: philosophie, théorie, oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8547 Pays Germaniques CNRS; ENS-PSL; Hegel Art Net; Société internationale pour l'architecture et la philosophie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Sigil of Michelangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iannelli Francesca; Campana Francesco; Tomasi Gabriele, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Catalani and Fanny Mendelssohn Bartholdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schimmenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegelian Constellations of the Feminine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma Tre Uniersity, Oct 2024, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie esthétique et pratique de traduction. Enjeux, intentions, résultats du réseau international Hegel Art Net.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV World Congress of Philosophy. Philosophy across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Philosophical Societies; Sapienza University of Rome; Italian Philosophical Society, Aug 2024, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, éducation, espace public oppositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une science du désordre. Hommage à Oskar Negt (1934-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parier sur l'Impossible. Penser avec René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parier sur l'impossible. Penser avec René Schérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brito Vanessa; Garnier Marie-Dominique; Perrier Florent; Riot-Sarcey Michèle, Feb 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze et Verdi : l’outrecuidance de l’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outrecuidances de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine de l'Amérique latine et des Caraïbes, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Hegel/Hegel übersetzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia in traduzione. Philosophy in translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caramelli Eleonora; Colli Andrea; Donna Diego; Pieroni Silvia; Santarelli Matteo, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique négative et réalisme socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno et la scène philosophique, dialectique et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Goldschmit; Collège international de philosophie, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Louvre vu par Hegel Art Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel : Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution de 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution et vous. Sources et ressources critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander; Université Paris 8, Jul 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven-Hegel-Adorno : dialectique et libre improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études: "Adorno et Beethoven, une philosophie de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaddour, Feriel; Bégot, Jacques-Olivier, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel; Traducendo Hegel; Théorie esthétique et pratique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel: Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung als Herrschaft und Aufklärung als Kritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno-Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Jun 2022, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques savantes, musiques populaires : quelles distinctions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie (Ciph), Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants aujourd'hui, enjeux et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : un enjeu politique, un enjeu pour l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France; UNESCO; Université de Nantes, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de Hegel au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de l'art? Discours, pratiques, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KREAL (Univerzita Karlova), Prague, Czech Republic; CRIMEL (Université de Reims Champagne-Ardenne), France; DISLL (Università degli studi di Padova), Italy, Jul 2021, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven und die Philosophie. Musik, Dialektik und freie Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual Bonn Humboldt Award Winners' Forum "Beerthoven's 'Empire of the Mind': Artistic 'Effigies of the Ideal' and the Cultural Politics of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander von Humboldt Stiftung; William A. Kinderman; Christine Siegert; Federica Rovelli, Nov 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité de la critique en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de educação da Universidade Estadual de Campinas, Dec 2020, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la pratique esthétique des ouvriers saint-simoniens et sur la théorie jeune-hégélienne de la philosophie comme pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Biennale Internationale de Philosophie Pratique : Philosophie en praxis. Le geste philosophique: engagements politiques, éthiques, éducatifs, artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique esthétique et philosophie comme pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger et l'inintelligible dans la langue philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation dans le prisme brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines: invariants épistémologiques et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel’s Last Lectures on Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Aesthetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Aesthetics, May 2017, Berlin, Germany. pp.385-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Menschen in Hegels Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenne dich selbst – Anthropologische Perspektiven. 31. Internationaler Hegel-Kongress der Internationalen Hegel-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour de loin : la musique, l'Orient et l'essence de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa NEU denken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Fischer Symposion. Unter der Schirmherrschaft von EU-Kommissar Johannes Hahn, Oct 2016, Siracusa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre soi dans l'autre? Mots et problèmes de l'empathie dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex TransferS, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno en France: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transdisciplinaire « Philosophie et Musicologie, des croisements aux rencontres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Paris IV, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie de l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique philosophique: du projet au dépassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séparation de la musique et de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Fabre. Nietzsche musicien: La musique et son ombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps. Ircam, Centre Pompidou, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre d'Hector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Grand Opéra zwischen Halévy und Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatsoper Stuttgart; Ambassade de France, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicosophie de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esthétique musicale de Nietzsche, de Eric Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps.Centre Pompidou. Ircam, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'esthétique de Hegel au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interprétations de Hegel au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Centre de Recherche sur Hegel et l'Idéalisme Allemand, EA 2626, Sep 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes et musiciens : de Socrate à Jankélévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois philosophes et leurs musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scuola di Pitagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-88-7723-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Marx, &amp;lt;i&amp;gt;Notes sur James Mill&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, GEME, 9782353671298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une institution sans condition: brève histoire du Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gendreau-Massaloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica Falsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782378040741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'attendons-nous du travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Daniel Mercure, 9782705696962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colliot-Thélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wirsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pierre-François Moreau; Michel Sellenart, 979-10-362-0167-7. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlesungen zur Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hegel-Forum, Annemarie Gethmann-Siefert; Michael Quante; Alain Patrick Olivier; Elisabeth Weisser-Lohmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons sur la logique et la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Lardic; Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Emmanuel Cattin, 978-2-7116-2799-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Reconnaissance » comme principe de la Théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS - Lyon, 2015, 9782847887235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique musicale de Carl Dahlhaus (traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunst, Religion, Politik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wilhelm Fink Verlag, 2013, HegelForum, 978-3-7705-5320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept hégélien de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philosophica, 978-2-7535-1826-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes philosophiques, Jean-François Courtine, 978-2-7116-1757-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours berlinois d'esthétique de Hegel d'après les cahiers d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Battistoni; Francesco Campana; Francesca Iannelli; Mildred Galland-Szymkowiak; Alain Patrick Olivier; Federica Pitillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’estetica di Hegel attraverso i quaderni degli studenti: nuove traduzioni, sfide e prospettive / L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scuola di Pitagore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-67, 2026, 978-88-7723-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Music: Women and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Achella; Bojana Jovićević; Francesca Iannelli; Eleonora Caramelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Against the “Law of the Father”: Hegel’s Disobedient Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2026, Hegel Forum, 978-3-7705-6936-6. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769362_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, culture et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Filhordi De Carvalho; Alexandrina Monteiro; Samuel Mendonça; Valéria Aroeira Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvio Gallo: transmutações de um pensamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-94, 2024, 978-65-265-1520-4 (papier) ; 978-65-265-1521-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie avec les enfants et pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.59-70, 2022, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Chirouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et l’enfant en lutte pour la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Honneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Berner-Zumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.47-57, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vilar à Mitterrand : L'idée d'un opéra populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. De la Belle époque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1191-1199, 2022, 9782213709918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-236, 2021, 9782807331181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidade e diferença no pensamento pós-dialético: sobre as conferências de Paris de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvio Gallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFERENÇAS E EDUCAÇÃO: Escapar ao Conformismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermeios Cultural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-86255-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End or death of art today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Frédérique Malaval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With Hegel in the XXI century. A philosophical Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-36, 2021, 978-88-7575-384-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibilidade da crítica em tempos de pandemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Krawczyk; Selma Venco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-5869-361-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’émancipation : une perspective franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.227-236, 2021, 978-2-8073-3118-1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'Aufklärung dans la philosophie d'Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et les Lumières. Enjeux philosophiques et didactiques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-50, 2020, 978 2 917645 75 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et différence dans la pensée post-dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Vuillerod; Johanna Desplats; Lucie Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno contre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-61, 2019, 978-2-84016-317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.7-16, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'égalité: sur la voie française du dernier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Löwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kolja Lindner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Asymétrie, pp.335-358, 2019, 979-10-96441-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting Italian Music : Hegel’s Last Lecture on the Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und Italien – Italien und Hegel. Geistige Synergien von Gestern und Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-279, 2019, 8894801020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme lutte et la reconnaissance comme gratitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.225-241, 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art, transmettre la liberté: perspectives philosophiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre. Art - Pédagogie - Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-53, 2018, 978-2-916002-59-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie scientifique de l'art est-elle possible à partir des théories esthétiques du romantisme allemand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Stanguennec; Daniel Lancereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences du romantisme allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-284, 2018, 978-2-7535-7482-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel. Vorlesungen zur Ästhetik. Vorlesungsmitschrift Heimann (1828/29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-XXXI, 2017, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846761878_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour de loin (&amp;quot;Liebe aus der Ferne&amp;quot;): die Musik, der Orient und die Essenz der Liebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Däuker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilse Fischer; Johannes Hahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehnsucht nach der Fremde – Nachbarschaft erfahren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag Anton Pustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-149, 2017, Europa neu Denken, 978-3-7025-0858-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demanda de reconhecimento em Educação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Ings Bannell; Luiz Roberto Gomes; Silvio Gallo; Pedro Angelo Pagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia da Educação. Entre a formação de educadores e a qualificação profissional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortez Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2017, 978-85-249-2566-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica, cristianesimo e disfacimento dell’arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Gianluca Garelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fine o nuovo inizio dell’arte. Estetiche della crisi da Hegel al pictorial turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2017, 9788846745620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la famille Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grosos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique nationale : Philosophes et musiciens dans l’Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-54, 2016, 978-2-7535-4906-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Billouet; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation de la liberté: Aliénation et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-216, 2015, 978-2-343-05887-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of recognition: a critical model for education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Gohier; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs éducatives au risque du néo-libéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2015, Education, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique de &amp;quot;l'intériorité sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Labia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-114, 2015, 978-2-7116-2660-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik, Christentum und das Zerfallen der Kunst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Vieweg; Francesca Iannelli; Federico Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Ende der Kunst als Anfang freier Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2015, jena-sophia. Studien und Editionen zum deutschen Idealismus und zur Frühromantik. Abteilung II, 978-3770558551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "reconnaissance" comme principe de la Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2015, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur « l’anéantissement » et « l’apogée » de l’art au stade romantique : un extrait inédit du cours d’esthétique de G. W. F. Hegel (1828/29)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, pp.211-218, 2014, Horizons comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot; Aise Yuva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Allemagne: Figures de l’intellectuel entre révolution et réaction 1780-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-193, 2014, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.62728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung et Révolution: sur les conditions d'émancipation de l'homme et du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Avon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-139, 2014, Dynamiques citoyennes en Europe, 978-3-0343-1552-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0275-5/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte è christiana?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, religione e politica in Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-77, 2013, Philosophica, 978-884673727-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und der Geist des Islamismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-318, 2013, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philosophie Victor Cousins und die Genese der französischen Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herta Nagl-Docekal; Annemarie Gethmann-Siefert; Erzsébet Rózsa; Elisabeth Weisser-Lohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegels Ästhetik als Theorie der Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-278, 2013, Wiener Reihe, 9783050063638. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/9783050063638.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink Verlag, pp.9-21, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la science du beau dans la philosophie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Lichtenstein; Carole Maigné; Arnauld Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la science de l’art : L’esthétique scientifique en France 1857-1937</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-31, 2013, art'hist, 978-2-84050-907-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert culturel de la phénoménologie transcendantale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Ehrhardt; Soraya Nour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2012, Beiträge zur Politischen Wissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und die Familie Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laugstien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netzwerke des Wissens. Das intellektuelle Berlin um 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berliner Wissenschaftsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-62, 2011, Berliner Intellektuelle um 1800, 978-3830519102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Schatten Hectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Zuber; Staatsoper Stuttgart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz' Troyens und Halévys Juive im Spiegel der Grand Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-132, 2011, 978-3-515-09859-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es gibt kein Kunstwerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Bernadette Collenberg-Plotnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst und Kulturgut. Band III: Musealisierung und Reflexion. Gedächtnis - Erinnerung - Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-68, 2011, Neuzeit und Gegenwart, 978-3-7705-4770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art as knowledge of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour; Olivier Remaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Peace: the Role of Science and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 159, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-236, 2010, Beiträge zur politischen Wissenschaft, 9783428530922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme esthétique de l’idéalisme allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zur Wahrheit. Festschrift für Otto Pöggeler zum 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-219, 2009, 978-3-8467-4817-6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846748176_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aporie de Don Juan. Notes sur Hegel, Hotho et Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zwischen Philosophie und Kunstgeschichte. Beiträge zur Begründung der Kunstgeschichtsforschung bei Hegel und im Hegelianismus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-267, 2008, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846743492_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Dukas, Ariane et Barbe-bleue, poème de Maurice Maeterlinck.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.50-55, 2007, Opéra national de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Scemama; Stéphane Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-23, 2007, 978-2-84597-238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche Bayreuth 1876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moindrot, Isabelle; Goetz, Olivier; Humbert-Mougin, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectaculaire dans les arts de la scène : du Romantisme à la Belle-Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-101, 2006, 2-271-06424-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schweigen und Verwandtschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu de Vos; Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die geschichtliche Bedeutung der Kunst und die Bestimmung der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2005, Neuzeit und Gegenwart, 978-3-7705-3715-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole, la vocalise et le spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Jean-François Candoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde germanique et l'opéra. Le livret en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-124, 2005, Germanistique, 9782252035207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique inédite: de l'idée logique aux enchanteurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Esthétique. Cahiers de notes inédit de Victor Cousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes Philosophiques, 978-2711617579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes galantes et l'Europe utopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra National de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Indes galantes : opéra-ballet en un prologue et quatre actes. Livret de Louis Fuzelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.69-77, 1999, Opéra National de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la Peur et figures de la Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra national de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc : Dialogues des Carmélites.Texte de l'oeuvre de Georges Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.79-87, 1999, Opéra National de Paris. Programmes d'opéra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences musicales de Hegel et leur thématisation dans les cours d'esthétique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boissière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional de documentation pédagogique, pp.81-111, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto L. SIANI, Morte dell’arte, libertà del soggetto. Attualità di Hegel, Pisa, Edizioni ETS, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.821-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous des experts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://issuu.com/tunantes/docs/tu-magweb_provisoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi on va et on ne va pas au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par M. Gregory ASCHENBROICH « L’époque de l’art. Réalité et subjectivité dans l’esthétique de Hegel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par Monsieur Eric Eugène &amp;quot;Wagner réformateur. Le christianisme dans la pensée wagnérienne&amp;quot;. Université de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2022, https://www.theses.fr/s269006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E89225C"/>
+    <w:nsid w:val="BBC3FB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-patrick-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1435-6783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073743542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61773229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049735519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caphi.univ-nantes.fr/CV-Alain-Patrick-Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.234.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.104.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/REVEDFIL.v36n78a2022-66445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.103.0062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-62482021-0098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Holl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Vieweg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kottman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2991" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17527/JASA.55.0.04" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2004.1733" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Siep" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.378.0019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.752.0267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Lindner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.256.0751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-2050-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-3311-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Gethmann-Siefert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Espi&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schimmenti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029786v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.editionssociales.fr/produit/karl-marx-notes-sur-mill/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clarini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gendreau-Massaloux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/136/9782378040741/une-institution-sans-condition" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grivaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705696962" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338351v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wirsing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100928490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13359" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wilhelm Friedrich Hegel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-6187-2.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627998" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Bush" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Weisser-Lohmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2873" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711617579" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9783846769362/BP000019.xml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769362_013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771423v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/produto/silvio-gallo-transmutacoes-de-um-pensamento/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Honneth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Berner-Zumpf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807331181-manuel-de-sciences-de-l-education-et-de-la-formation" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/site/wp-content/uploads/2021/06/Utopias-e-distopias-1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/with-hegel-in-the-xxi-century/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intermeioscultural.com.br/diferencaseeducacao?fbclid=IwAR3CRLKuDp-KtGthOWv2z1b9NNurws3Rq0tDYRQj0YgW5oY2WDsVfnjZf-Q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876109v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=114&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13386" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lindner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina L&#246;wis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mimesisverlag.de/bucher/hegel-und-italien-italien-und-hegel/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13476" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4727" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/transmettre/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846761878/BP000001.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846761878_001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena D&#228;uker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pustet.at/de/buecher.cp?pageid=49&amp;amp;perpage=12&amp;amp;catids=&amp;amp;artid=378&amp;amp;curpage=1&amp;amp;pagecnt=1&amp;amp;offset=0&amp;amp;search=EUROPA%20NEU%20DENKEN&amp;amp;bricksslice=false&amp;amp;clientcnt=0&amp;amp;totalcnt=6&amp;amp;setppage=0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cortezeditora.com.br/filosofia-da-educacao-entre-a-formacao-de-educadores-e-a-qualificacao-profissional-2272.aspx/p" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499596v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846745620" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46338" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/1602" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1602" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626601" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499142v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-5855-1.html" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5142" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62728" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195323/chapter6.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5/15" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846737274&amp;amp;from=&amp;amp;fk_s=" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109757v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846753200/BP000022.xml?rskey=2QnLmh&amp;amp;result=5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110183v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783050063638/10.1524/9783050063638.265.xml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050063638.265" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/arthist/vers-la-science-de-lart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laugstien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwv-verlag.de/detailview?no=1910" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kopp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/titel/58393.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112508v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/40753?rskey=jOwRaX&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.duncker-humblot.com/publication/b/id/31428/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846748176/BP000015.xml?rskey=SqCWVR&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846748176_015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846743492/B9783846743492_s020.xml?rskey=2QnLmh&amp;amp;result=4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846743492_020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119340v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/lopera-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-spectaculaire-dans-les-arts-de-la-scene/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/41557" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/1546-le-monde-germanique-et-l-opera" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112532v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119349v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119378v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307709v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707651v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Fur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119370v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-patrick-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1435-6783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073743542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61773229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049735519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caphi.univ-nantes.fr/CV-Alain-Patrick-Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.234.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.104.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/REVEDFIL.v36n78a2022-66445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.103.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646198" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-62482021-0098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Holl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Vieweg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kottman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2991" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17527/JASA.55.0.04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2004.1733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Siep" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.378.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.752.0267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.256.0751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-2050-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-3311-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Gethmann-Siefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Espi&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schimmenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.editionssociales.fr/produit/karl-marx-notes-sur-mill/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clarini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gendreau-Massaloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/136/9782378040741/une-institution-sans-condition" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grivaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705696962" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wirsing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100928490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13359" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wilhelm Friedrich Hegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-6187-2.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627998" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Bush" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194578v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Weisser-Lohmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711617579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9783846769362/BP000019.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769362_013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/produto/silvio-gallo-transmutacoes-de-um-pensamento/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Honneth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Berner-Zumpf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0047" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807331181-manuel-de-sciences-de-l-education-et-de-la-formation" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intermeioscultural.com.br/diferencaseeducacao?fbclid=IwAR3CRLKuDp-KtGthOWv2z1b9NNurws3Rq0tDYRQj0YgW5oY2WDsVfnjZf-Q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/with-hegel-in-the-xxi-century/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/site/wp-content/uploads/2021/06/Utopias-e-distopias-1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05591074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio Gallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0227" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876109v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=114&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lindner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina L&#246;wis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mimesisverlag.de/bucher/hegel-und-italien-italien-und-hegel/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/transmettre/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4727" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846761878/BP000001.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846761878_001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena D&#228;uker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pustet.at/de/buecher.cp?pageid=49&amp;amp;perpage=12&amp;amp;catids=&amp;amp;artid=378&amp;amp;curpage=1&amp;amp;pagecnt=1&amp;amp;offset=0&amp;amp;search=EUROPA%20NEU%20DENKEN&amp;amp;bricksslice=false&amp;amp;clientcnt=0&amp;amp;totalcnt=6&amp;amp;setppage=0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cortezeditora.com.br/filosofia-da-educacao-entre-a-formacao-de-educadores-e-a-qualificacao-profissional-2272.aspx/p" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846745620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46338" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/1602" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1602" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-5855-1.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62728" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195323/chapter6.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5/15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846737274&amp;amp;from=&amp;amp;fk_s=" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846753200/BP000022.xml?rskey=2QnLmh&amp;amp;result=5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783050063638/10.1524/9783050063638.265.xml" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050063638.265" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110672v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/arthist/vers-la-science-de-lart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laugstien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwv-verlag.de/detailview?no=1910" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kopp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/titel/58393.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112508v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/40753?rskey=jOwRaX&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.duncker-humblot.com/publication/b/id/31428/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846748176/BP000015.xml?rskey=SqCWVR&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846748176_015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109756v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846743492/B9783846743492_s020.xml?rskey=2QnLmh&amp;amp;result=4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846743492_020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112530v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/lopera-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-spectaculaire-dans-les-arts-de-la-scene/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/41557" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/1546-le-monde-germanique-et-l-opera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112532v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307709v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Fur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400023v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>