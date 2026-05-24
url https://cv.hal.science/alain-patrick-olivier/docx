--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Patrick OLIVIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier, Professeur des universités, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-patrick-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1435-6783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073743542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61773229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049735519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie allemande, philosophie de l'art, philosophie de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Sophia Belle, Hannah Arendt et la question noire , Traduit de l’américain par Benoit Basse, avant-propos d’Emmanuel Faye, Paris, 2023, Kimé, collection « Philosophie critique », 280 pages, 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'écologie : question politique, question sociale, 234 (2), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.234.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et formation. Affinités avec la forme essai et l’expression orale chez Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Kadelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Peyrical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15env⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation au présent : deux entretiens radiophoniques de Theodor W. Adorno avec Hellmut Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prismes. Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/prism.007.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans du Collège international de philosophie. Discours d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° Hors-série (HS1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.hs1.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et émancipation. Pour une lecture critique de René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 104 (2), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.104.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme dialectique et formation du spectateur : Introduction à une direction de programme au Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, 12 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation sexuelle et relation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossiê "Educação, produção de subjetividade e cuidado de si: a atualidade de 'A hermenêutica do sujeito'", 36 (78), pp.1745-1762. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/REVEDFIL.v36n78a2022-66445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation et la répression de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 103 (1), pp.62-77. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.103.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Achella, Francesca Iannelli, Gabriella Baptist, Serena Feloj, Fiorinda Li Vigni & Claudia Melica (dir.), The Owl’s Flight. Hegel’s Legacy to Contemporary Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de l’art : la réception de Hegel dans la littérature française du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fin de l’art ? Discours, pratiques, controverses, XXXII (SI), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23366729.2022.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel. Traducendo Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Estetica e traduzione, anno XLX, IV serie (1/2022), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Vernon, Hip Hop, Hegel and The Art of Emancipation. Let’s Get Free, London, Palgrave Macmillan, 2018, vii-259 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et formes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes de vie, formes de politique, Tome 85 (2), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.852.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme idéologie et son dépassement dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Désintégrer Heidegger, 25, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recepção e não recepção de Paulo Freire na França: das ciências da educação à educação popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pró-posições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-62482021-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel, Vorlesungen über die Philosophie der Kunst III. Nachschriften zum Kolleg des Wintersemesters 1828/29 (Gesammelte Werke, Bd. 28,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.143-144. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.844.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux toujours glacées d'un calcul encore plus égoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, FROID/KALT, pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's last lectures on aesthetics in and for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Hegel's Aesthetics in France and Italy: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hegel and/in/on Translation, XLIX (1-2), pp.203-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de la non-identité est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série n° 4, 2020 (Hors série n°4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.3792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le communisme de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro Or/Nummer Gold, pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rimbaldien de Matthias Pintscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rimbaud vivant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la majorité selon Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (48), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la majorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et esthétique dans l'enseignement et dans le système philosophique de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Aesthetics and Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17527/JASA.55.0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and Difference in a post-dialectical Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (63)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rhythmik des Fortschreitens. Über das Verhältnis zwischen Musik und Gesellschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für kritische Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23. Jahrgang (Heft 44/45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la peinture et son concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.149 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boissière, Chanter, danser, narrer: contribution à une philosophie du sentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Klang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Klang - Ton - Musik Theorien und Modelle (national)kultureller Identitätsstiftung, Sonderheft 13, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aijc.2004.1733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno dans les institutions françaises d'enseignement: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Théorie critique de la crise : du crépuscule de la pensée à la catastrophe, 12-13, pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’éducation et philosophie politique selon Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps mystique à l'histoire-expérience : la nation dans l'idéalisme allemand et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Siep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.43-73. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.141.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la logique et la logique des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hegel saisi par le matérialisme, 378 (2), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.378.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’esthétique dans l’éducation : la théorie et l’action de Victor Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (6), pp.42-56. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique comme système de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique hegelo-adornienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 113 (113), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.113.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de l'action de Michael Quante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.752.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eurocentrisme de Marx: pour un dialogue du débat sur Marx avec les études post coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolja Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.106-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction fabulatrice de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et anesthétique. L'avenir de l'oeuvre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009,  256 (4), pp.751. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.256.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la fin de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kulturpolitik und Kunstgeschichte, Sonderheft, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-2050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wagner: Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Parsifal (Wagner), 213, pp.12-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versus. Hegel et la philosophie à l'épreuve de la poésie by André Hirt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire musical et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Johann Strauss, La Chauve-Souris, 49, pp.8-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Musikkapitel aus Hegels Ästhetikvorlesung 1826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.9-52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-3311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hégélianisme et dilettantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'AMEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Die Musik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Espiña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Filosófico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (1), pp.196-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme et le Klang: après la déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel et le genre de la traduction/Hegel, die Übersetzung und die Übersetzerinnen seiner Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Thouard; Eleonora Caramelli; Silvia Pieroni, Jan 2025, Berlin (Centre Marc Bloch), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art works in the Painting and Music sections of the Berlin Lectures on Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Iannelli, Francesco Campana, Gabriele Tomasi, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et Schinkel: l'architecture en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture dans l'esthétique de Hegel: philosophie, théorie, oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8547 Pays Germaniques CNRS; ENS-PSL; Hegel Art Net; Société internationale pour l'architecture et la philosophie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Sigil of Michelangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iannelli Francesca; Campana Francesco; Tomasi Gabriele, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Catalani and Fanny Mendelssohn Bartholdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schimmenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegelian Constellations of the Feminine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma Tre Uniersity, Oct 2024, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie esthétique et pratique de traduction. Enjeux, intentions, résultats du réseau international Hegel Art Net.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV World Congress of Philosophy. Philosophy across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Philosophical Societies; Sapienza University of Rome; Italian Philosophical Society, Aug 2024, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, éducation, espace public oppositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une science du désordre. Hommage à Oskar Negt (1934-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parier sur l'Impossible. Penser avec René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parier sur l'impossible. Penser avec René Schérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brito Vanessa; Garnier Marie-Dominique; Perrier Florent; Riot-Sarcey Michèle, Feb 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze et Verdi : l’outrecuidance de l’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outrecuidances de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine de l'Amérique latine et des Caraïbes, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Hegel/Hegel übersetzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia in traduzione. Philosophy in translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caramelli Eleonora; Colli Andrea; Donna Diego; Pieroni Silvia; Santarelli Matteo, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique négative et réalisme socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno et la scène philosophique, dialectique et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Goldschmit; Collège international de philosophie, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Louvre vu par Hegel Art Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel : Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution de 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution et vous. Sources et ressources critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander; Université Paris 8, Jul 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven-Hegel-Adorno : dialectique et libre improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études: "Adorno et Beethoven, une philosophie de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaddour, Feriel; Bégot, Jacques-Olivier, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel; Traducendo Hegel; Théorie esthétique et pratique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel: Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung als Herrschaft und Aufklärung als Kritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno-Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Jun 2022, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques savantes, musiques populaires : quelles distinctions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie (Ciph), Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants aujourd'hui, enjeux et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : un enjeu politique, un enjeu pour l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France; UNESCO; Université de Nantes, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de Hegel au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de l'art? Discours, pratiques, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KREAL (Univerzita Karlova), Prague, Czech Republic; CRIMEL (Université de Reims Champagne-Ardenne), France; DISLL (Università degli studi di Padova), Italy, Jul 2021, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven und die Philosophie. Musik, Dialektik und freie Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual Bonn Humboldt Award Winners' Forum "Beerthoven's 'Empire of the Mind': Artistic 'Effigies of the Ideal' and the Cultural Politics of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander von Humboldt Stiftung; William A. Kinderman; Christine Siegert; Federica Rovelli, Nov 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité de la critique en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de educação da Universidade Estadual de Campinas, Dec 2020, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la pratique esthétique des ouvriers saint-simoniens et sur la théorie jeune-hégélienne de la philosophie comme pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Biennale Internationale de Philosophie Pratique : Philosophie en praxis. Le geste philosophique: engagements politiques, éthiques, éducatifs, artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique esthétique et philosophie comme pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger et l'inintelligible dans la langue philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation dans le prisme brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines: invariants épistémologiques et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel’s Last Lectures on Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Aesthetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Aesthetics, May 2017, Berlin, Germany. pp.385-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Menschen in Hegels Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenne dich selbst – Anthropologische Perspektiven. 31. Internationaler Hegel-Kongress der Internationalen Hegel-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour de loin : la musique, l'Orient et l'essence de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa NEU denken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Fischer Symposion. Unter der Schirmherrschaft von EU-Kommissar Johannes Hahn, Oct 2016, Siracusa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre soi dans l'autre? Mots et problèmes de l'empathie dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex TransferS, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno en France: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transdisciplinaire « Philosophie et Musicologie, des croisements aux rencontres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Paris IV, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie de l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique philosophique: du projet au dépassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séparation de la musique et de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Fabre. Nietzsche musicien: La musique et son ombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps. Ircam, Centre Pompidou, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre d'Hector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Grand Opéra zwischen Halévy und Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatsoper Stuttgart; Ambassade de France, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicosophie de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esthétique musicale de Nietzsche, de Eric Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps.Centre Pompidou. Ircam, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'esthétique de Hegel au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interprétations de Hegel au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Centre de Recherche sur Hegel et l'Idéalisme Allemand, EA 2626, Sep 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes et musiciens : de Socrate à Jankélévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois philosophes et leurs musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scuola di Pitagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-88-7723-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Marx, &amp;lt;i&amp;gt;Notes sur James Mill&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, GEME, 9782353671298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une institution sans condition: brève histoire du Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gendreau-Massaloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica Falsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782378040741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'attendons-nous du travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Daniel Mercure, 9782705696962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colliot-Thélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wirsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pierre-François Moreau; Michel Sellenart, 979-10-362-0167-7. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlesungen zur Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hegel-Forum, Annemarie Gethmann-Siefert; Michael Quante; Alain Patrick Olivier; Elisabeth Weisser-Lohmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons sur la logique et la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Lardic; Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Emmanuel Cattin, 978-2-7116-2799-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Reconnaissance » comme principe de la Théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS - Lyon, 2015, 9782847887235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique musicale de Carl Dahlhaus (traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunst, Religion, Politik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wilhelm Fink Verlag, 2013, HegelForum, 978-3-7705-5320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept hégélien de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philosophica, 978-2-7535-1826-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes philosophiques, Jean-François Courtine, 978-2-7116-1757-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours berlinois d'esthétique de Hegel d'après les cahiers d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Battistoni; Francesco Campana; Francesca Iannelli; Mildred Galland-Szymkowiak; Alain Patrick Olivier; Federica Pitillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’estetica di Hegel attraverso i quaderni degli studenti: nuove traduzioni, sfide e prospettive / L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scuola di Pitagore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-67, 2026, 978-88-7723-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Music: Women and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Achella; Bojana Jovićević; Francesca Iannelli; Eleonora Caramelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Against the “Law of the Father”: Hegel’s Disobedient Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2026, Hegel Forum, 978-3-7705-6936-6. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769362_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, culture et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Filhordi De Carvalho; Alexandrina Monteiro; Samuel Mendonça; Valéria Aroeira Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvio Gallo: transmutações de um pensamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-94, 2024, 978-65-265-1520-4 (papier) ; 978-65-265-1521-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie avec les enfants et pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.59-70, 2022, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Chirouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et l’enfant en lutte pour la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Honneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Berner-Zumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.47-57, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vilar à Mitterrand : L'idée d'un opéra populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. De la Belle époque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1191-1199, 2022, 9782213709918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-236, 2021, 9782807331181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidade e diferença no pensamento pós-dialético: sobre as conferências de Paris de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvio Gallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFERENÇAS E EDUCAÇÃO: Escapar ao Conformismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermeios Cultural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-86255-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End or death of art today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Frédérique Malaval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With Hegel in the XXI century. A philosophical Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-36, 2021, 978-88-7575-384-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibilidade da crítica em tempos de pandemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Krawczyk; Selma Venco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-5869-361-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’émancipation : une perspective franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.227-236, 2021, 978-2-8073-3118-1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'Aufklärung dans la philosophie d'Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et les Lumières. Enjeux philosophiques et didactiques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-50, 2020, 978 2 917645 75 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et différence dans la pensée post-dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Vuillerod; Johanna Desplats; Lucie Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno contre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-61, 2019, 978-2-84016-317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.7-16, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'égalité: sur la voie française du dernier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Löwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kolja Lindner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Asymétrie, pp.335-358, 2019, 979-10-96441-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting Italian Music : Hegel’s Last Lecture on the Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und Italien – Italien und Hegel. Geistige Synergien von Gestern und Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-279, 2019, 8894801020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme lutte et la reconnaissance comme gratitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.225-241, 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art, transmettre la liberté: perspectives philosophiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre. Art - Pédagogie - Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-53, 2018, 978-2-916002-59-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie scientifique de l'art est-elle possible à partir des théories esthétiques du romantisme allemand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Stanguennec; Daniel Lancereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences du romantisme allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-284, 2018, 978-2-7535-7482-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel. Vorlesungen zur Ästhetik. Vorlesungsmitschrift Heimann (1828/29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-XXXI, 2017, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846761878_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour de loin (&amp;quot;Liebe aus der Ferne&amp;quot;): die Musik, der Orient und die Essenz der Liebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Däuker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilse Fischer; Johannes Hahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehnsucht nach der Fremde – Nachbarschaft erfahren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag Anton Pustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-149, 2017, Europa neu Denken, 978-3-7025-0858-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demanda de reconhecimento em Educação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Ings Bannell; Luiz Roberto Gomes; Silvio Gallo; Pedro Angelo Pagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia da Educação. Entre a formação de educadores e a qualificação profissional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortez Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2017, 978-85-249-2566-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica, cristianesimo e disfacimento dell’arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Gianluca Garelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fine o nuovo inizio dell’arte. Estetiche della crisi da Hegel al pictorial turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2017, 9788846745620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la famille Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grosos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique nationale : Philosophes et musiciens dans l’Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-54, 2016, 978-2-7535-4906-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Billouet; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation de la liberté: Aliénation et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-216, 2015, 978-2-343-05887-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of recognition: a critical model for education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Gohier; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs éducatives au risque du néo-libéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2015, Education, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique de &amp;quot;l'intériorité sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Labia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-114, 2015, 978-2-7116-2660-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik, Christentum und das Zerfallen der Kunst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Vieweg; Francesca Iannelli; Federico Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Ende der Kunst als Anfang freier Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2015, jena-sophia. Studien und Editionen zum deutschen Idealismus und zur Frühromantik. Abteilung II, 978-3770558551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "reconnaissance" comme principe de la Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2015, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur « l’anéantissement » et « l’apogée » de l’art au stade romantique : un extrait inédit du cours d’esthétique de G. W. F. Hegel (1828/29)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, pp.211-218, 2014, Horizons comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot; Aise Yuva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Allemagne: Figures de l’intellectuel entre révolution et réaction 1780-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-193, 2014, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.62728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung et Révolution: sur les conditions d'émancipation de l'homme et du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Avon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-139, 2014, Dynamiques citoyennes en Europe, 978-3-0343-1552-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0275-5/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte è christiana?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, religione e politica in Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-77, 2013, Philosophica, 978-884673727-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und der Geist des Islamismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-318, 2013, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philosophie Victor Cousins und die Genese der französischen Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herta Nagl-Docekal; Annemarie Gethmann-Siefert; Erzsébet Rózsa; Elisabeth Weisser-Lohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegels Ästhetik als Theorie der Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-278, 2013, Wiener Reihe, 9783050063638. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/9783050063638.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink Verlag, pp.9-21, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la science du beau dans la philosophie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Lichtenstein; Carole Maigné; Arnauld Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la science de l’art : L’esthétique scientifique en France 1857-1937</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-31, 2013, art'hist, 978-2-84050-907-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert culturel de la phénoménologie transcendantale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Ehrhardt; Soraya Nour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2012, Beiträge zur Politischen Wissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und die Familie Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laugstien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netzwerke des Wissens. Das intellektuelle Berlin um 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berliner Wissenschaftsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-62, 2011, Berliner Intellektuelle um 1800, 978-3830519102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Schatten Hectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Zuber; Staatsoper Stuttgart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz' Troyens und Halévys Juive im Spiegel der Grand Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-132, 2011, 978-3-515-09859-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es gibt kein Kunstwerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Bernadette Collenberg-Plotnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst und Kulturgut. Band III: Musealisierung und Reflexion. Gedächtnis - Erinnerung - Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-68, 2011, Neuzeit und Gegenwart, 978-3-7705-4770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art as knowledge of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour; Olivier Remaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Peace: the Role of Science and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 159, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-236, 2010, Beiträge zur politischen Wissenschaft, 9783428530922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme esthétique de l’idéalisme allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zur Wahrheit. Festschrift für Otto Pöggeler zum 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-219, 2009, 978-3-8467-4817-6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846748176_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aporie de Don Juan. Notes sur Hegel, Hotho et Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zwischen Philosophie und Kunstgeschichte. Beiträge zur Begründung der Kunstgeschichtsforschung bei Hegel und im Hegelianismus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-267, 2008, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846743492_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Dukas, Ariane et Barbe-bleue, poème de Maurice Maeterlinck.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.50-55, 2007, Opéra national de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Scemama; Stéphane Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-23, 2007, 978-2-84597-238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche Bayreuth 1876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moindrot, Isabelle; Goetz, Olivier; Humbert-Mougin, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectaculaire dans les arts de la scène : du Romantisme à la Belle-Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-101, 2006, 2-271-06424-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schweigen und Verwandtschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu de Vos; Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die geschichtliche Bedeutung der Kunst und die Bestimmung der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2005, Neuzeit und Gegenwart, 978-3-7705-3715-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole, la vocalise et le spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Jean-François Candoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde germanique et l'opéra. Le livret en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-124, 2005, Germanistique, 9782252035207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique inédite: de l'idée logique aux enchanteurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Esthétique. Cahiers de notes inédit de Victor Cousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes Philosophiques, 978-2711617579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes galantes et l'Europe utopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra National de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Indes galantes : opéra-ballet en un prologue et quatre actes. Livret de Louis Fuzelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.69-77, 1999, Opéra National de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la Peur et figures de la Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra national de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc : Dialogues des Carmélites.Texte de l'oeuvre de Georges Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.79-87, 1999, Opéra National de Paris. Programmes d'opéra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences musicales de Hegel et leur thématisation dans les cours d'esthétique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boissière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional de documentation pédagogique, pp.81-111, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto L. SIANI, Morte dell’arte, libertà del soggetto. Attualità di Hegel, Pisa, Edizioni ETS, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.821-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous des experts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://issuu.com/tunantes/docs/tu-magweb_provisoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi on va et on ne va pas au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par M. Gregory ASCHENBROICH « L’époque de l’art. Réalité et subjectivité dans l’esthétique de Hegel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par Monsieur Eric Eugène &amp;quot;Wagner réformateur. Le christianisme dans la pensée wagnérienne&amp;quot;. Université de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2022, https://www.theses.fr/s269006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Patrick OLIVIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier, Professeur des universités, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-patrick-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1435-6783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073743542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61773229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049735519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie allemande, philosophie de l'art, philosophie de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Sophia Belle, Hannah Arendt et la question noire , Traduit de l’américain par Benoit Basse, avant-propos d’Emmanuel Faye, Paris, 2023, Kimé, collection « Philosophie critique », 280 pages, 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'écologie : question politique, question sociale, 234 (2), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.234.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation au présent : deux entretiens radiophoniques de Theodor W. Adorno avec Hellmut Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prismes. Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/prism.007.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et formation. Affinités avec la forme essai et l’expression orale chez Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Kadelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Peyrical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15env⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans du Collège international de philosophie. Discours d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° Hors-série (HS1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.hs1.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et émancipation. Pour une lecture critique de René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 104 (2), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.104.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme dialectique et formation du spectateur : Introduction à une direction de programme au Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, 12 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation et la répression de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 103 (1), pp.62-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.103.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation sexuelle et relation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossiê "Educação, produção de subjetividade e cuidado de si: a atualidade de 'A hermenêutica do sujeito'", 36 (78), pp.1745-1762. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/REVEDFIL.v36n78a2022-66445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de l’art : la réception de Hegel dans la littérature française du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fin de l’art ? Discours, pratiques, controverses, XXXII (SI), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23366729.2022.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Achella, Francesca Iannelli, Gabriella Baptist, Serena Feloj, Fiorinda Li Vigni & Claudia Melica (dir.), The Owl’s Flight. Hegel’s Legacy to Contemporary Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel. Traducendo Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Estetica e traduzione, anno XLX, IV serie (1/2022), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Vernon, Hip Hop, Hegel and The Art of Emancipation. Let’s Get Free, London, Palgrave Macmillan, 2018, vii-259 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.167-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et formes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes de vie, formes de politique, Tome 85 (2), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.852.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme idéologie et son dépassement dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Désintégrer Heidegger, 25, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/variations.2200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recepção e não recepção de Paulo Freire na França: das ciências da educação à educação popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pró-posições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-62482021-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel, Vorlesungen über die Philosophie der Kunst III. Nachschriften zum Kolleg des Wintersemesters 1828/29 (Gesammelte Werke, Bd. 28,3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.143-144. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.844.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux toujours glacées d'un calcul encore plus égoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, FROID/KALT, pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Hegel's Aesthetics in France and Italy: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hegel and/in/on Translation, XLIX (1-2), pp.203-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Hegel's last lectures on aesthetics in and for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica : bollettino semestrale della Sezione di estetica del Dipartimento di filosofia dell'Università di Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/18258646109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de la non-identité est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série n° 4, 2020 (Hors série n°4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.3792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le communisme de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro Or/Nummer Gold, pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rimbaldien de Matthias Pintscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rimbaud vivant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la majorité selon Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (48), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la majorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellmut Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l'enfance au temps de l'humanité superflue, 18, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et esthétique dans l'enseignement et dans le système philosophique de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Aesthetics and Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17527/JASA.55.0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and Difference in a post-dialectical Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (63)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rhythmik des Fortschreitens. Über das Verhältnis zwischen Musik und Gesellschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für kritische Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23. Jahrgang (Heft 44/45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la peinture et son concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.149 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boissière, Chanter, danser, narrer: contribution à une philosophie du sentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Klang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Klang - Ton - Musik Theorien und Modelle (national)kultureller Identitätsstiftung, Sonderheft 13, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aijc.2004.1733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’éducation et philosophie politique selon Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno dans les institutions françaises d'enseignement: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illusio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Théorie critique de la crise : du crépuscule de la pensée à la catastrophe, 12-13, pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps mystique à l'histoire-expérience : la nation dans l'idéalisme allemand et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Siep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.43-73. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.141.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la logique et la logique des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hegel saisi par le matérialisme, 378 (2), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.378.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’esthétique dans l’éducation : la théorie et l’action de Victor Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (6), pp.42-56. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique comme système de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique hegelo-adornienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 113 (113), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.113.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de l'action de Michael Quante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.752.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eurocentrisme de Marx: pour un dialogue du débat sur Marx avec les études post coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolja Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.106-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction fabulatrice de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et anesthétique. L'avenir de l'oeuvre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009,  256 (4), pp.751. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.256.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la fin de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kulturpolitik und Kunstgeschichte, Sonderheft, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-2050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wagner: Parsifal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Parsifal (Wagner), 213, pp.12-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versus. Hegel et la philosophie à l'épreuve de la poésie by André Hirt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire musical et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Johann Strauss, La Chauve-Souris, 49, pp.8-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Musikkapitel aus Hegels Ästhetikvorlesung 1826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.9-52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28937/978-3-7873-3311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hégélianisme et dilettantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'AMEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Die Musik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Espiña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Filosófico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (1), pp.196-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme et le Klang: après la déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel et le genre de la traduction/Hegel, die Übersetzung und die Übersetzerinnen seiner Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Thouard; Eleonora Caramelli; Silvia Pieroni, Jan 2025, Berlin (Centre Marc Bloch), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art works in the Painting and Music sections of the Berlin Lectures on Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Iannelli, Francesco Campana, Gabriele Tomasi, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Sigil of Michelangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni #4 Mapping Hegel’s Lectures on Aesthetics: A Catalogue for an Imaginary Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iannelli Francesca; Campana Francesco; Tomasi Gabriele, Apr 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et Schinkel: l'architecture en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture dans l'esthétique de Hegel: philosophie, théorie, oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8547 Pays Germaniques CNRS; ENS-PSL; Hegel Art Net; Société internationale pour l'architecture et la philosophie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Catalani and Fanny Mendelssohn Bartholdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schimmenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegelian Constellations of the Feminine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma Tre Uniersity, Oct 2024, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie esthétique et pratique de traduction. Enjeux, intentions, résultats du réseau international Hegel Art Net.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV World Congress of Philosophy. Philosophy across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Philosophical Societies; Sapienza University of Rome; Italian Philosophical Society, Aug 2024, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, éducation, espace public oppositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une science du désordre. Hommage à Oskar Negt (1934-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze et Verdi : l’outrecuidance de l’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outrecuidances de la raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine de l'Amérique latine et des Caraïbes, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parier sur l'Impossible. Penser avec René Schérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parier sur l'impossible. Penser avec René Schérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brito Vanessa; Garnier Marie-Dominique; Perrier Florent; Riot-Sarcey Michèle, Feb 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Hegel/Hegel übersetzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia in traduzione. Philosophy in translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caramelli Eleonora; Colli Andrea; Donna Diego; Pieroni Silvia; Santarelli Matteo, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Louvre vu par Hegel Art Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel : Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique négative et réalisme socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno et la scène philosophique, dialectique et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Goldschmit; Collège international de philosophie, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven-Hegel-Adorno : dialectique et libre improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études: "Adorno et Beethoven, une philosophie de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaddour, Feriel; Bégot, Jacques-Olivier, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution de 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution et vous. Sources et ressources critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neumann Alexander; Université Paris 8, Jul 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En traduisant Hegel; Traducendo Hegel; Théorie esthétique et pratique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique de Hegel: Cahiers d'étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mildred Galland-Szymkowiak; Alain Patrick Olivier; Francesca Iannelli; Mario Farina, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung als Herrschaft und Aufklärung als Kritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno-Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Jun 2022, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra populaire et esthétique savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques savantes, musiques populaires : quelles distinctions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie (Ciph), Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants aujourd'hui, enjeux et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : un enjeu politique, un enjeu pour l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France; UNESCO; Université de Nantes, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de Hegel au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de l'art? Discours, pratiques, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KREAL (Univerzita Karlova), Prague, Czech Republic; CRIMEL (Université de Reims Champagne-Ardenne), France; DISLL (Università degli studi di Padova), Italy, Jul 2021, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven und die Philosophie. Musik, Dialektik und freie Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual Bonn Humboldt Award Winners' Forum "Beerthoven's 'Empire of the Mind': Artistic 'Effigies of the Ideal' and the Cultural Politics of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander von Humboldt Stiftung; William A. Kinderman; Christine Siegert; Federica Rovelli, Nov 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité de la critique en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de educação da Universidade Estadual de Campinas, Dec 2020, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la pratique esthétique des ouvriers saint-simoniens et sur la théorie jeune-hégélienne de la philosophie comme pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Biennale Internationale de Philosophie Pratique : Philosophie en praxis. Le geste philosophique: engagements politiques, éthiques, éducatifs, artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique esthétique et philosophie comme pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rhodes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger et l'inintelligible dans la langue philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la non-éducation dans le prisme brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines: invariants épistémologiques et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel’s Last Lectures on Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Aesthetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Aesthetics, May 2017, Berlin, Germany. pp.385-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Menschen in Hegels Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenne dich selbst – Anthropologische Perspektiven. 31. Internationaler Hegel-Kongress der Internationalen Hegel-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour de loin : la musique, l'Orient et l'essence de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa NEU denken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Fischer Symposion. Unter der Schirmherrschaft von EU-Kommissar Johannes Hahn, Oct 2016, Siracusa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre soi dans l'autre? Mots et problèmes de l'empathie dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex TransferS, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Adorno en France: musicologie, sociologie, métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transdisciplinaire « Philosophie et Musicologie, des croisements aux rencontres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Paris IV, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie de l'hypnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique philosophique: du projet au dépassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séparation de la musique et de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Fabre. Nietzsche musicien: La musique et son ombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps. Ircam, Centre Pompidou, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre d'Hector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Grand Opéra zwischen Halévy und Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatsoper Stuttgart; Ambassade de France, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicosophie de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esthétique musicale de Nietzsche, de Eric Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samedis d'Entretemps.Centre Pompidou. Ircam, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l'esthétique de Hegel au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interprétations de Hegel au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Centre de Recherche sur Hegel et l'Idéalisme Allemand, EA 2626, Sep 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes et musiciens : de Socrate à Jankélévitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois philosophes et leurs musiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scuola di Pitagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-88-7723-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Marx, &amp;lt;i&amp;gt;Notes sur James Mill&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, GEME, 9782353671298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une institution sans condition: brève histoire du Collège international de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gendreau-Massaloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica Falsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782378040741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'attendons-nous du travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Daniel Mercure, 9782705696962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colliot-Thélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wirsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pierre-François Moreau; Michel Sellenart, 979-10-362-0167-7. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlesungen zur Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hegel-Forum, Annemarie Gethmann-Siefert; Michael Quante; Alain Patrick Olivier; Elisabeth Weisser-Lohmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons sur la logique et la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wilhelm Friedrich Hegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Lardic; Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Emmanuel Cattin, 978-2-7116-2799-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Reconnaissance » comme principe de la Théorie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christoph Schmidt Am Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS - Lyon, 2015, 9782847887235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique musicale de Carl Dahlhaus (traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunst, Religion, Politik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wilhelm Fink Verlag, 2013, HegelForum, 978-3-7705-5320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept hégélien de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Philosophica, 978-2-7535-1826-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes philosophiques, Jean-François Courtine, 978-2-7116-1757-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours berlinois d'esthétique de Hegel d'après les cahiers d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Battistoni; Francesco Campana; Francesca Iannelli; Mildred Galland-Szymkowiak; Alain Patrick Olivier; Federica Pitillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’estetica di Hegel attraverso i quaderni degli studenti: nuove traduzioni, sfide e prospettive / L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scuola di Pitagore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-67, 2026, 978-88-7723-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Music: Women and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Achella; Bojana Jovićević; Francesca Iannelli; Eleonora Caramelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Against the “Law of the Father”: Hegel’s Disobedient Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2026, Hegel Forum, 978-3-7705-6936-6. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769362_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, culture et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Filhordi De Carvalho; Alexandrina Monteiro; Samuel Mendonça; Valéria Aroeira Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvio Gallo: transmutações de um pensamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-94, 2024, 978-65-265-1520-4 (papier) ; 978-65-265-1521-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie avec les enfants et pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.59-70, 2022, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Chirouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et l’enfant en lutte pour la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Honneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Berner-Zumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie avec les enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison publique, pp.47-57, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vilar à Mitterrand : L'idée d'un opéra populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. De la Belle époque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1191-1199, 2022, 9782213709918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End or death of art today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Frédérique Malaval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With Hegel in the XXI century. A philosophical Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-36, 2021, 978-88-7575-384-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidade e diferença no pensamento pós-dialético: sobre as conferências de Paris de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvio Gallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFERENÇAS E EDUCAÇÃO: Escapar ao Conformismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermeios Cultural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-86255-58-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-236, 2021, 9782807331181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibilidade da crítica em tempos de pandemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Krawczyk; Selma Venco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopias e distopias na educação em tempos de pandemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-65-5869-361-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’émancipation : une perspective franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvio Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.227-236, 2021, 978-2-8073-3118-1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'Aufklärung dans la philosophie d'Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fabre; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et les Lumières. Enjeux philosophiques et didactiques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-50, 2020, 978 2 917645 75 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et différence dans la pensée post-dialectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Vuillerod; Johanna Desplats; Lucie Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adorno contre son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-61, 2019, 978-2-84016-317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.7-16, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting Italian Music : Hegel’s Last Lecture on the Aesthetics in Berlin 1828/29 and the Contemporary Debates on the End of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und Italien – Italien und Hegel. Geistige Synergien von Gestern und Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-279, 2019, 8894801020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d'égalité: sur la voie française du dernier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Löwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kolja Lindner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Asymétrie, pp.335-358, 2019, 979-10-96441-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme lutte et la reconnaissance comme gratitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.225-241, 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie scientifique de l'art est-elle possible à partir des théories esthétiques du romantisme allemand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Stanguennec; Daniel Lancereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences du romantisme allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-284, 2018, 978-2-7535-7482-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l'art, transmettre la liberté: perspectives philosophiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre. Art - Pédagogie - Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-53, 2018, 978-2-916002-59-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Gethmann-Siefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel. Vorlesungen zur Ästhetik. Vorlesungsmitschrift Heimann (1828/29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-XXXI, 2017, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846761878_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amour de loin (&amp;quot;Liebe aus der Ferne&amp;quot;): die Musik, der Orient und die Essenz der Liebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Däuker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilse Fischer; Johannes Hahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehnsucht nach der Fremde – Nachbarschaft erfahren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag Anton Pustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-149, 2017, Europa neu Denken, 978-3-7025-0858-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demanda de reconhecimento em Educação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Ings Bannell; Luiz Roberto Gomes; Silvio Gallo; Pedro Angelo Pagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia da Educação. Entre a formação de educadores e a qualificação profissional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortez Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2017, 978-85-249-2566-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica, cristianesimo e disfacimento dell’arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Gianluca Garelli; Federico Vercellone; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fine o nuovo inizio dell’arte. Estetiche della crisi da Hegel al pictorial turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2017, 9788846745620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la famille Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grosos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique nationale : Philosophes et musiciens dans l’Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-54, 2016, 978-2-7535-4906-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Billouet; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation de la liberté: Aliénation et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-216, 2015, 978-2-343-05887-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of recognition: a critical model for education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Gohier; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs éducatives au risque du néo-libéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2015, Education, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique de &amp;quot;l'intériorité sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Dahlhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Labia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esthétique de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-114, 2015, 978-2-7116-2660-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "reconnaissance" comme principe de la Théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, 2015, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik, Christentum und das Zerfallen der Kunst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Vieweg; Francesca Iannelli; Federico Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Ende der Kunst als Anfang freier Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2015, jena-sophia. Studien und Editionen zum deutschen Idealismus und zur Frühromantik. Abteilung II, 978-3770558551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur « l’anéantissement » et « l’apogée » de l’art au stade romantique : un extrait inédit du cours d’esthétique de G. W. F. Hegel (1828/29)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, pp.211-218, 2014, Horizons comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot; Aise Yuva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Allemagne: Figures de l’intellectuel entre révolution et réaction 1780-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-193, 2014, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.62728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufklärung et Révolution: sur les conditions d'émancipation de l'homme et du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Avon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-139, 2014, Dynamiques citoyennes en Europe, 978-3-0343-1552-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0275-5/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte è christiana?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Iannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, religione e politica in Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-77, 2013, Philosophica, 978-884673727-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und der Geist des Islamismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-318, 2013, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philosophie Victor Cousins und die Genese der französischen Ästhetik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herta Nagl-Docekal; Annemarie Gethmann-Siefert; Erzsébet Rózsa; Elisabeth Weisser-Lohmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegels Ästhetik als Theorie der Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-278, 2013, Wiener Reihe, 9783050063638. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/9783050063638.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Weisser-Lohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst - Religion - Politik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink Verlag, pp.9-21, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846753200_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la science du beau dans la philosophie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Lichtenstein; Carole Maigné; Arnauld Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la science de l’art : L’esthétique scientifique en France 1857-1937</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-31, 2013, art'hist, 978-2-84050-907-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert culturel de la phénoménologie transcendantale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Ehrhardt; Soraya Nour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2012, Beiträge zur Politischen Wissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und die Familie Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laugstien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Baillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netzwerke des Wissens. Das intellektuelle Berlin um 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berliner Wissenschaftsverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-62, 2011, Berliner Intellektuelle um 1800, 978-3830519102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Schatten Hectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Zuber; Staatsoper Stuttgart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz' Troyens und Halévys Juive im Spiegel der Grand Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-132, 2011, 978-3-515-09859-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es gibt kein Kunstwerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Bernadette Collenberg-Plotnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst und Kulturgut. Band III: Musealisierung und Reflexion. Gedächtnis - Erinnerung - Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-68, 2011, Neuzeit und Gegenwart, 978-3-7705-4770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art as knowledge of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour; Olivier Remaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Peace: the Role of Science and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 159, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-236, 2010, Beiträge zur politischen Wissenschaft, 9783428530922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme esthétique de l’idéalisme allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weisser-Lohmann; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zur Wahrheit. Festschrift für Otto Pöggeler zum 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-219, 2009, 978-3-8467-4817-6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846748176_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aporie de Don Juan. Notes sur Hegel, Hotho et Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zwischen Philosophie und Kunstgeschichte. Beiträge zur Begründung der Kunstgeschichtsforschung bei Hegel und im Hegelianismus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-267, 2008, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846743492_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Dukas, Ariane et Barbe-bleue, poème de Maurice Maeterlinck.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.50-55, 2007, Opéra national de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Scemama; Stéphane Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-23, 2007, 978-2-84597-238-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche Bayreuth 1876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moindrot, Isabelle; Goetz, Olivier; Humbert-Mougin, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectaculaire dans les arts de la scène : du Romantisme à la Belle-Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-101, 2006, 2-271-06424-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schweigen und Verwandtschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu de Vos; Bernadette Collenberg-Plotnikov; Annemarie Gethmann-Siefert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die geschichtliche Bedeutung der Kunst und die Bestimmung der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Fink Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2005, Neuzeit und Gegenwart, 978-3-7705-3715-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole, la vocalise et le spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Jean-François Candoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde germanique et l'opéra. Le livret en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-124, 2005, Germanistique, 9782252035207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique inédite: de l'idée logique aux enchanteurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Patrick Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. W. F. Hegel: Esthétique. Cahiers de notes inédit de Victor Cousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bibliothèque des Textes Philosophiques, 978-2711617579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la Peur et figures de la Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra national de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc : Dialogues des Carmélites.Texte de l'oeuvre de Georges Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.79-87, 1999, Opéra National de Paris. Programmes d'opéra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes galantes et l'Europe utopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opéra National de Paris; Hugues R. Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Indes galantes : opéra-ballet en un prologue et quatre actes. Livret de Louis Fuzelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra National de Paris, pp.69-77, 1999, Opéra National de Paris. Programmes d'opéras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences musicales de Hegel et leur thématisation dans les cours d'esthétique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boissière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional de documentation pédagogique, pp.81-111, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto L. SIANI, Morte dell’arte, libertà del soggetto. Attualità di Hegel, Pisa, Edizioni ETS, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.821-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous des experts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://issuu.com/tunantes/docs/tu-magweb_provisoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi on va et on ne va pas au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par M. Gregory ASCHENBROICH « L’époque de l’art. Réalité et subjectivité dans l’esthétique de Hegel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la thèse présentée par Monsieur Eric Eugène &amp;quot;Wagner réformateur. Le christianisme dans la pensée wagnérienne&amp;quot;. Université de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2022, https://www.theses.fr/s269006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBC3FB40"/>
+    <w:nsid w:val="FE3FFCFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-patrick-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1435-6783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073743542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61773229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049735519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caphi.univ-nantes.fr/CV-Alain-Patrick-Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.234.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.104.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/REVEDFIL.v36n78a2022-66445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.103.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646198" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-62482021-0098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Holl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Vieweg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kottman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2991" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17527/JASA.55.0.04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2004.1733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Siep" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.378.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.752.0267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.256.0751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-2050-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-3311-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Gethmann-Siefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Espi&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schimmenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.editionssociales.fr/produit/karl-marx-notes-sur-mill/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clarini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gendreau-Massaloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/136/9782378040741/une-institution-sans-condition" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grivaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705696962" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wirsing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100928490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13359" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wilhelm Friedrich Hegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-6187-2.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627998" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Bush" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194578v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Weisser-Lohmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711617579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9783846769362/BP000019.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769362_013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/produto/silvio-gallo-transmutacoes-de-um-pensamento/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Honneth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Berner-Zumpf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0047" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807331181-manuel-de-sciences-de-l-education-et-de-la-formation" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intermeioscultural.com.br/diferencaseeducacao?fbclid=IwAR3CRLKuDp-KtGthOWv2z1b9NNurws3Rq0tDYRQj0YgW5oY2WDsVfnjZf-Q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/with-hegel-in-the-xxi-century/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/site/wp-content/uploads/2021/06/Utopias-e-distopias-1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05591074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio Gallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0227" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876109v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=114&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lindner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina L&#246;wis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mimesisverlag.de/bucher/hegel-und-italien-italien-und-hegel/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/transmettre/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4727" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846761878/BP000001.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846761878_001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena D&#228;uker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pustet.at/de/buecher.cp?pageid=49&amp;amp;perpage=12&amp;amp;catids=&amp;amp;artid=378&amp;amp;curpage=1&amp;amp;pagecnt=1&amp;amp;offset=0&amp;amp;search=EUROPA%20NEU%20DENKEN&amp;amp;bricksslice=false&amp;amp;clientcnt=0&amp;amp;totalcnt=6&amp;amp;setppage=0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cortezeditora.com.br/filosofia-da-educacao-entre-a-formacao-de-educadores-e-a-qualificacao-profissional-2272.aspx/p" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846745620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46338" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/1602" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1602" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-5855-1.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62728" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195323/chapter6.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5/15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846737274&amp;amp;from=&amp;amp;fk_s=" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846753200/BP000022.xml?rskey=2QnLmh&amp;amp;result=5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783050063638/10.1524/9783050063638.265.xml" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050063638.265" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110672v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/arthist/vers-la-science-de-lart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laugstien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwv-verlag.de/detailview?no=1910" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kopp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/titel/58393.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112508v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/40753?rskey=jOwRaX&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.duncker-humblot.com/publication/b/id/31428/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846748176/BP000015.xml?rskey=SqCWVR&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846748176_015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109756v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846743492/B9783846743492_s020.xml?rskey=2QnLmh&amp;amp;result=4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846743492_020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112530v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/lopera-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-spectaculaire-dans-les-arts-de-la-scene/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/41557" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/1546-le-monde-germanique-et-l-opera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112532v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307709v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Fur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400023v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-patrick-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1435-6783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073743542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61773229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049735519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caphi.univ-nantes.fr/CV-Alain-Patrick-Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.234.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.104.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.103.0062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/REVEDFIL.v36n78a2022-66445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646198" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.2200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-62482021-0098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Holl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Vieweg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kottman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18258646109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2991" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17527/JASA.55.0.04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2004.1733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Siep" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.378.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.752.0267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.256.0751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-2050-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/978-3-7873-3311-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Gethmann-Siefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Espi&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schimmenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.editionssociales.fr/produit/karl-marx-notes-sur-mill/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clarini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gendreau-Massaloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/136/9782378040741/une-institution-sans-condition" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grivaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705696962" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wirsing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100928490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13359" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wilhelm Friedrich Hegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-6187-2.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627998" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Bush" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194578v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Weisser-Lohmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711617579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9783846769362/BP000019.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769362_013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/produto/silvio-gallo-transmutacoes-de-um-pensamento/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Honneth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Berner-Zumpf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0047" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/with-hegel-in-the-xxi-century/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intermeioscultural.com.br/diferencaseeducacao?fbclid=IwAR3CRLKuDp-KtGthOWv2z1b9NNurws3Rq0tDYRQj0YgW5oY2WDsVfnjZf-Q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gallo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807331181-manuel-de-sciences-de-l-education-et-de-la-formation" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/site/wp-content/uploads/2021/06/Utopias-e-distopias-1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05591074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio Gallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0227" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876109v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=114&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mimesisverlag.de/bucher/hegel-und-italien-italien-und-hegel/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lindner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina L&#246;wis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4727" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/transmettre/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846761878/BP000001.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846761878_001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena D&#228;uker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pustet.at/de/buecher.cp?pageid=49&amp;amp;perpage=12&amp;amp;catids=&amp;amp;artid=378&amp;amp;curpage=1&amp;amp;pagecnt=1&amp;amp;offset=0&amp;amp;search=EUROPA%20NEU%20DENKEN&amp;amp;bricksslice=false&amp;amp;clientcnt=0&amp;amp;totalcnt=6&amp;amp;setppage=0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cortezeditora.com.br/filosofia-da-educacao-entre-a-formacao-de-educadores-e-a-qualificacao-profissional-2272.aspx/p" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846745620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46338" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/1602" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1602" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-5855-1.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62728" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195323/chapter6.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5/15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846737274&amp;amp;from=&amp;amp;fk_s=" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846753200/BP000022.xml?rskey=2QnLmh&amp;amp;result=5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783050063638/10.1524/9783050063638.265.xml" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050063638.265" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110672v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/arthist/vers-la-science-de-lart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laugstien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwv-verlag.de/detailview?no=1910" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kopp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/titel/58393.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112508v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/40753?rskey=jOwRaX&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.duncker-humblot.com/publication/b/id/31428/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846748176/BP000015.xml?rskey=SqCWVR&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846748176_015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109756v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9783846743492/B9783846743492_s020.xml?rskey=2QnLmh&amp;amp;result=4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846743492_020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112530v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/lopera-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-spectaculaire-dans-les-arts-de-la-scene/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/41557" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/1546-le-monde-germanique-et-l-opera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112532v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119349v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307709v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Fur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400023v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>