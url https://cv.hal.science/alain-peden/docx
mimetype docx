--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -295,261 +295,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S matrix from a two-dimensional slab covered by water drops in W and J bands: Comparison of a full-wave method with measurements</w:t>
+                <w:t xml:space="preserve">Millimeter and Sub-millimeter Wave Transmission Through a Radome Covered by Water: The Impact of the Shape of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter, and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-024-00977-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3-4), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-024-00969-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477396v1</w:t>
+                <w:t xml:space="preserve">hal-04524306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter and Sub-millimeter Wave Transmission Through a Radome Covered by Water: The Impact of the Shape of Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">S matrix from a two-dimensional slab covered by water drops in W and J bands: Comparison of a full-wave method with measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (3-4), pp.265-279. </w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.280-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-024-00969-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10762-024-00977-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524306v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical design method for unequal power dividers based on phase-balanced SIW tee-junctions</w:t>
               </w:r>
@@ -1349,273 +1349,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Deschamps</w:t>
+                <w:t xml:space="preserve">On wafer measurement at millimeter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290295v1</w:t>
+                <w:t xml:space="preserve">hal-02141200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wafer measurement at millimeter waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Jezequel</w:t>
+                <w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141200v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t>
               </w:r>
@@ -1869,51 +1869,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de systèmes quasi-optiques dédiés à la caractérisation de matériaux et à l'imagerie en bande J (220-330 GHz)</w:t>
+                <w:t xml:space="preserve">Modeling of Quasi-Optical Systems and Measurements with a Cobot in the J-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
@@ -1931,298 +1931,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2024 : 23ème Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631622v1</w:t>
+                <w:t xml:space="preserve">hal-04615494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Quasi-Optical Systems and Measurements with a Cobot in the J-Band</w:t>
+                <w:t xml:space="preserve">High frequency modeling of a quasi-optical characterization bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESTEC, Nov 2024, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04615494v1</w:t>
+                <w:t xml:space="preserve">hal-04795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of a quasi-optical characterization bench</w:t>
+                <w:t xml:space="preserve">Modélisation de systèmes quasi-optiques dédiés à la caractérisation de matériaux et à l'imagerie en bande J (220-330 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESA Antenna Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA-ESTEC, Nov 2024, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">JNM 2024 : 23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795549v1</w:t>
+                <w:t xml:space="preserve">hal-04631622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar ADAS: Virtual modeling of targets</w:t>
               </w:r>
@@ -2327,260 +2327,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un banc de mesure de paramètres S en espace libre sans moyennage ni filtrage temporel : caractérisation de matériaux jusqu'à 330 GHz</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection et and identification radar de mini-drones à l'aide d'un réseau de neurone léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judie Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2023 : 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164234v1</w:t>
+                <w:t xml:space="preserve">hal-04328548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et and identification radar de mini-drones à l'aide d'un réseau de neurone léger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un banc de mesure de paramètres S en espace libre sans moyennage ni filtrage temporel : caractérisation de matériaux jusqu'à 330 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">JCMM 2023 : 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328548v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of free space test bench in the J band for material characterization applications</w:t>
               </w:r>
@@ -2655,148 +2655,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual modeling of an ADAS radar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Servel</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation de l'impact sur les systèmes radio de la pluie sur un radôme aux ondes millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference SIA Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827097v1</w:t>
+                <w:t xml:space="preserve">hal-03721988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et conception d'antennes à faisceaux gaussiens aux ondes millimétriques et submillimétriques, application à la caractérisation de matériaux et l'imagerie en bande J (220-330 GHz)</w:t>
               </w:r>
@@ -2871,230 +2845,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de l'impact sur les systèmes radio de la pluie sur un radôme aux ondes millimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Free space characterization in the millimeter and sub millimeter wave ranges : application to solid and non solid dielectric material properties… Effect of rain on a radome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMA, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721988v1</w:t>
+                <w:t xml:space="preserve">hal-03877905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free space characterization in the millimeter and sub millimeter wave ranges : application to solid and non solid dielectric material properties… Effect of rain on a radome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouquin</w:t>
+                <w:t xml:space="preserve">Virtual modeling of an ADAS radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Prabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMA, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">International Conference SIA Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877905v1</w:t>
+                <w:t xml:space="preserve">hal-03827097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid and Non-Solid Dielectric Material Characterization for Millimeter and Sub-Millimeter Wave Applications</w:t>
               </w:r>
@@ -3355,350 +3355,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-solid materials in the w-band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro heat pipe design and fabrication on LTCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2018: 15èmes journées de caractérisation microondes et matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESTC 2018 : 7th Electronics System-Integration Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresde, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972852v1</w:t>
+                <w:t xml:space="preserve">hal-01881235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro heat pipe design and fabrication on LTCC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of non-solid materials in the w-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTC 2018 : 7th Electronics System-Integration Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JCMM 2018: 15èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881235v1</w:t>
+                <w:t xml:space="preserve">hal-01972852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617997v1</w:t>
+                <w:t xml:space="preserve">hal-01574836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3727,584 +3736,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
+                <w:t xml:space="preserve">Caractérisation de matériaux non solides en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM 2017 : 20èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574836v1</w:t>
+                <w:t xml:space="preserve">hal-01617996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matériaux non solides en bande W</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2017 : 20èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617996v1</w:t>
+                <w:t xml:space="preserve">hal-01617997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition verticale microruban-SIW pour la division de puissance à travers un plan de masse épais</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grooved Laminated Waveguide devices for U-, V-, W-and G-band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2015 : 19es Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2015 : 45th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.777-780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185708v1</w:t>
+                <w:t xml:space="preserve">hal-01264336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grooved Laminated Waveguides in LTCC for mm-wave packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MiNaPAD 2015 : Micro/Nano-electronics Packaging and Assembly, Design and manufacturing Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooved Laminated Waveguide devices for U-, V-, W-and G-band applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition verticale microruban-SIW pour la division de puissance à travers un plan de masse épais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2015 : 45th European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM 2015 : 19es Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264336v1</w:t>
+                <w:t xml:space="preserve">hal-01185708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Automatic Analysis of Graceful Degradation in Power Combining Structures</w:t>
               </w:r>
@@ -4420,64 +4420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,316 +4651,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un boitier multicouche LTCC intégrant un Oscillateur MMIC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Méthode graphique de conception des jonctions T SIW pour la division de puissance non uniforme et équi-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845217v1</w:t>
+                <w:t xml:space="preserve">hal-01058394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode graphique de conception des jonctions T SIW pour la division de puissance non uniforme et équi-phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t>
+                <w:t xml:space="preserve">Conception d'un boitier multicouche LTCC intégrant un Oscillateur MMIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodor Hussein Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chuiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2013 : 18èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058394v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Frequency Characterization of LTCC Materials in K and W Bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Hussein Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giga-Hertz symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t>
@@ -5108,51 +5108,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un déphaseur enfichable en guide rectangulaire à base d'inserts diélectriques</w:t>
+                <w:t xml:space="preserve">Design of a new dielectri-slab phase shifter in a rectangular waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Della</w:t>
@@ -5170,97 +5170,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17ème Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">41st European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632770v1</w:t>
+                <w:t xml:space="preserve">hal-00632769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new dielectri-slab phase shifter in a rectangular waveguide</w:t>
+                <w:t xml:space="preserve">Étude d'un déphaseur enfichable en guide rectangulaire à base d'inserts diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Della</w:t>
@@ -5278,73 +5278,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17ème Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632769v1</w:t>
+                <w:t xml:space="preserve">hal-00632770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t>
               </w:r>
@@ -5695,978 +5695,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme de simulation globale pour radar automobile ACC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Francophone sur les Technologies de l’Information, de la Communication et de la Géolocalisation dans les Systèmes de Transports, CoGIST09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
+              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535099v1</w:t>
+                <w:t xml:space="preserve">hal-00459763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : Application aux combineurs/diviseurs de puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">Plate-forme de simulation globale pour radar ACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CoGIST'09 : Conférence francophone sur les technologies de linformation, de la communication et de la géolocalisation dans les systèmes de transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Quay-Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537487v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : applications aux combineaux/diviseurs de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Strategies for FMCW radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes, 27-29 mai, Grenoble, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141198v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme de simulation globale pour radar ACC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : applications aux combineaux/diviseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoGIST'09 : Conférence francophone sur les technologies de linformation, de la communication et de la géolocalisation dans les systèmes de transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Quay-Portrieux, France</w:t>
+              <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes, 27-29 mai, Grenoble, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118597v1</w:t>
+                <w:t xml:space="preserve">hal-02141198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leroux</w:t>
+                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : Application aux combineurs/diviseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459763v1</w:t>
+                <w:t xml:space="preserve">hal-00537487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for FMCW radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00498328v1</w:t>
+                <w:t xml:space="preserve">hal-00446338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Analysis of failure impact on microwave power combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00446338v1</w:t>
+                <w:t xml:space="preserve">hal-00473907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure impact on microwave power combining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">Plate-forme de simulation globale pour radar automobile ACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Première Conférence Francophone sur les Technologies de l’Information, de la Communication et de la Géolocalisation dans les Systèmes de Transports, CoGIST09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473907v1</w:t>
+                <w:t xml:space="preserve">hal-02535099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16-Way radial divider/combiner for solid state power amplifiers in the K band</w:t>
               </w:r>
@@ -7013,246 +7013,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un amplificateur de puissance en technologie spatiale dans la bande Ka</w:t>
+                <w:t xml:space="preserve">Design of broadband Ka band spatial power amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Houbloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2005 : European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2005.1608856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170146v1</w:t>
+                <w:t xml:space="preserve">hal-02170127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate forme virtuelle pour la conception et l'analyse des performances d'un radar ACC d'aide à la conduite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Virtual platform for the design and the analysis of the performance of an adaptive cruise control radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">ITST 2005 : 5th international conference on ITS telecommunications : telecommunications in a futuristic transport world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.123 - 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337010v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fort signal de transistors en bande Ka à l'aide de la technique de la charge active modifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Yattoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7268,273 +7281,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual platform for the design and the analysis of the performance of an adaptive cruise control radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Piel</w:t>
+                <w:t xml:space="preserve">Conception d'un amplificateur de puissance en technologie spatiale dans la bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Houbloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2005 : 5th international conference on ITS telecommunications : telecommunications in a futuristic transport world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.123 - 126</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337280v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of broadband Ka band spatial power amplifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">Plate forme virtuelle pour la conception et l'analyse des performances d'un radar ACC d'aide à la conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2005 : European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2005.1608856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02170127v1</w:t>
+                <w:t xml:space="preserve">hal-02337010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de transitions guide d'onde ligne coplanaire pour des combineurs de puissance en bande X et Ka</w:t>
               </w:r>
@@ -7989,164 +7989,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching GSM to engineering students : a new hypermedia approach complementary to traditionnal teaching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High efficiency planar frequency multiplier at millimeter waves and quasi optical investigations for sub-millimeter applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Mouchot</w:t>
+                <w:t xml:space="preserve">Jean-Luc L Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Phan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRAMT 99 : 7th international symposium on recent advances in microwave technology, Torremolinos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">29th European Microwave Conference, 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337497v1</w:t>
+                <w:t xml:space="preserve">hal-02290292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka band quasi optical test bench using focusing horns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8191,305 +8195,305 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUMA.1999.338455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency planar frequency multiplier at millimeter waves and quasi optical investigations for sub-millimeter applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching GSM to engineering students : a new hypermedia approach complementary to traditionnal teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Mouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc L Le Bras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
+                <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Le Bras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Microwave Conference, 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ISRAMT 99 : 7th international symposium on recent advances in microwave technology, Torremolinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290292v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka band test fixture with DC bias circuit for active device characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Goff</w:t>
+                <w:t xml:space="preserve">Gunn diode modelling through a new load pull characterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMC'98: 28th EUropean Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMC'98 : 28th EUropean Microwave Conference, October 6-8, Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.328 - 333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282632v1</w:t>
+                <w:t xml:space="preserve">hal-02282636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et caractérisation d'antennes pour un banc de mesure de dispositifs en technologie quasi optique en bande Ka</w:t>
               </w:r>
@@ -8594,135 +8598,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunn diode modelling through a new load pull characterization method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Deschamps</w:t>
+                <w:t xml:space="preserve">Ka band test fixture with DC bias circuit for active device characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMC'98 : 28th EUropean Microwave Conference, October 6-8, Amsterdam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMC'98: 28th EUropean Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.1998.337995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282636v1</w:t>
+                <w:t xml:space="preserve">hal-02282632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8899,51 +8899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Micro-Ondes (Institut Mines-Télécom-Télécom Bretagne-UEB); Autocruise (Autocruise); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2010, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9149,51 +9149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F5C523"/>
+    <w:nsid w:val="8D85018E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9380,51 +9380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-peden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2572-0621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00969-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Soraya Contreras Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBZ0VJJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guill&#233;n I F&#224;bregas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2004.825729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Bras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jezequel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Palmier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Prabakaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Guegan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02167172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Filip Druta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Houbloss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608856" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1999.338455" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Le Bras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Bras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.337995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02478709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-peden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2572-0621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00969-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Soraya Contreras Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBZ0VJJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guill&#233;n I F&#224;bregas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2004.825729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Bras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jezequel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Palmier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Prabakaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Guegan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02167172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Filip Druta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Houbloss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608856" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Le Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Bras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1999.338455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.337995" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02478709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>