--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1349,273 +1349,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wafer measurement at millimeter waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Jezequel</w:t>
+                <w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141200v1</w:t>
+                <w:t xml:space="preserve">hal-02290295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Deschamps</w:t>
+                <w:t xml:space="preserve">On wafer measurement at millimeter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290295v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t>
               </w:r>
@@ -1869,51 +1869,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Quasi-Optical Systems and Measurements with a Cobot in the J-Band</w:t>
+                <w:t xml:space="preserve">Modélisation de systèmes quasi-optiques dédiés à la caractérisation de matériaux et à l'imagerie en bande J (220-330 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
@@ -1931,298 +1931,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2024 : 23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615494v1</w:t>
+                <w:t xml:space="preserve">hal-04631622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of a quasi-optical characterization bench</w:t>
+                <w:t xml:space="preserve">Modeling of Quasi-Optical Systems and Measurements with a Cobot in the J-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESA Antenna Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795549v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de systèmes quasi-optiques dédiés à la caractérisation de matériaux et à l'imagerie en bande J (220-330 GHz)</w:t>
+                <w:t xml:space="preserve">High frequency modeling of a quasi-optical characterization bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2024 : 23ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESTEC, Nov 2024, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631622v1</w:t>
+                <w:t xml:space="preserve">hal-04795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar ADAS: Virtual modeling of targets</w:t>
               </w:r>
@@ -2655,122 +2655,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de l'impact sur les systèmes radio de la pluie sur un radôme aux ondes millimétriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">Virtual modeling of an ADAS radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Prabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference SIA Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721988v1</w:t>
+                <w:t xml:space="preserve">hal-03827097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et conception d'antennes à faisceaux gaussiens aux ondes millimétriques et submillimétriques, application à la caractérisation de matériaux et l'imagerie en bande J (220-330 GHz)</w:t>
               </w:r>
@@ -2845,256 +2871,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free space characterization in the millimeter and sub millimeter wave ranges : application to solid and non solid dielectric material properties… Effect of rain on a radome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et modélisation de l'impact sur les systèmes radio de la pluie sur un radôme aux ondes millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMA, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877905v1</w:t>
+                <w:t xml:space="preserve">hal-03721988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual modeling of an ADAS radar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Servel</w:t>
+                <w:t xml:space="preserve">Free space characterization in the millimeter and sub millimeter wave ranges : application to solid and non solid dielectric material properties… Effect of rain on a radome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference SIA Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMA, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827097v1</w:t>
+                <w:t xml:space="preserve">hal-03877905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid and Non-Solid Dielectric Material Characterization for Millimeter and Sub-Millimeter Wave Applications</w:t>
               </w:r>
@@ -3567,744 +3567,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bel Kamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574836v1</w:t>
+                <w:t xml:space="preserve">hal-01617997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t>
+                <w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617995v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matériaux non solides en bande W</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2017 : 20èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617996v1</w:t>
+                <w:t xml:space="preserve">hal-01617995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de matériaux non solides en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM 2017 : 20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617997v1</w:t>
+                <w:t xml:space="preserve">hal-01617996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooved Laminated Waveguide devices for U-, V-, W-and G-band applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition verticale microruban-SIW pour la division de puissance à travers un plan de masse épais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2015 : 45th European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2015 : 19es Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264336v1</w:t>
+                <w:t xml:space="preserve">hal-01185708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grooved Laminated Waveguides in LTCC for mm-wave packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MiNaPAD 2015 : Micro/Nano-electronics Packaging and Assembly, Design and manufacturing Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition verticale microruban-SIW pour la division de puissance à travers un plan de masse épais</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grooved Laminated Waveguide devices for U-, V-, W-and G-band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2015 : 19es Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2015 : 45th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.777-780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185708v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Automatic Analysis of Graceful Degradation in Power Combining Structures</w:t>
               </w:r>
@@ -4420,64 +4420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,51 +5108,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new dielectri-slab phase shifter in a rectangular waveguide</w:t>
+                <w:t xml:space="preserve">Étude d'un déphaseur enfichable en guide rectangulaire à base d'inserts diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Della</w:t>
@@ -5170,97 +5170,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17ème Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632769v1</w:t>
+                <w:t xml:space="preserve">hal-00632770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un déphaseur enfichable en guide rectangulaire à base d'inserts diélectriques</w:t>
+                <w:t xml:space="preserve">Design of a new dielectri-slab phase shifter in a rectangular waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Della</w:t>
@@ -5278,73 +5278,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17ème Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">41st European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632770v1</w:t>
+                <w:t xml:space="preserve">hal-00632769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t>
               </w:r>
@@ -5695,978 +5695,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leroux</w:t>
+                <w:t xml:space="preserve">Plate-forme de simulation globale pour radar automobile ACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Première Conférence Francophone sur les Technologies de l’Information, de la Communication et de la Géolocalisation dans les Systèmes de Transports, CoGIST09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459763v1</w:t>
+                <w:t xml:space="preserve">hal-02535099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate-forme de simulation globale pour radar ACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoGIST'09 : Conférence francophone sur les technologies de linformation, de la communication et de la géolocalisation dans les systèmes de transports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint-Quay-Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for FMCW radars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498328v1</w:t>
+                <w:t xml:space="preserve">hal-00459763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : applications aux combineaux/diviseurs de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Strategies for FMCW radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes, 27-29 mai, Grenoble, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141198v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : Application aux combineurs/diviseurs de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Picard</w:t>
+                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : applications aux combineaux/diviseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes, 27-29 mai, Grenoble, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537487v1</w:t>
+                <w:t xml:space="preserve">hal-02141198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : Application aux combineurs/diviseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446338v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure impact on microwave power combining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473907v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme de simulation globale pour radar automobile ACC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Analysis of failure impact on microwave power combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Francophone sur les Technologies de l’Information, de la Communication et de la Géolocalisation dans les Systèmes de Transports, CoGIST09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535099v1</w:t>
+                <w:t xml:space="preserve">hal-00473907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16-Way radial divider/combiner for solid state power amplifiers in the K band</w:t>
               </w:r>
@@ -7013,368 +7013,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of broadband Ka band spatial power amplifiers</w:t>
+                <w:t xml:space="preserve">Virtual platform for the design and the analysis of the performance of an adaptive cruise control radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Houbloss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">Géraldine Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2005 : European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST 2005 : 5th international conference on ITS telecommunications : telecommunications in a futuristic transport world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.123 - 126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170127v1</w:t>
+                <w:t xml:space="preserve">hal-02337280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual platform for the design and the analysis of the performance of an adaptive cruise control radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Piel</w:t>
+                <w:t xml:space="preserve">Caractérisation fort signal de transistors en bande Ka à l'aide de la technique de la charge active modifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Yattoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2005 : 5th international conference on ITS telecommunications : telecommunications in a futuristic transport world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.123 - 126</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337280v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation fort signal de transistors en bande Ka à l'aide de la technique de la charge active modifiée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Yattoun</w:t>
+                <w:t xml:space="preserve">Design of broadband Ka band spatial power amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Houbloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2005 : European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2005.1608856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337210v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un amplificateur de puissance en technologie spatiale dans la bande Ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Houbloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Della</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate forme virtuelle pour la conception et l'analyse des performances d'un radar ACC d'aide à la conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7520,51 +7520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de transitions guide d'onde ligne coplanaire pour des combineurs de puissance en bande X et Ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Houbloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Della</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,168 +7989,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency planar frequency multiplier at millimeter waves and quasi optical investigations for sub-millimeter applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching GSM to engineering students : a new hypermedia approach complementary to traditionnal teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc L Le Bras</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Mouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Le Bras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Microwave Conference, 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ISRAMT 99 : 7th international symposium on recent advances in microwave technology, Torremolinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290292v1</w:t>
+                <w:t xml:space="preserve">hal-02337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka band quasi optical test bench using focusing horns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8195,305 +8191,305 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.1999.338455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching GSM to engineering students : a new hypermedia approach complementary to traditionnal teaching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Catherine Mouchot</w:t>
+                <w:t xml:space="preserve">High efficiency planar frequency multiplier at millimeter waves and quasi optical investigations for sub-millimeter applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc L Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Duflot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRAMT 99 : 7th international symposium on recent advances in microwave technology, Torremolinos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">29th European Microwave Conference, 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337497v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunn diode modelling through a new load pull characterization method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Deschamps</w:t>
+                <w:t xml:space="preserve">Ka band test fixture with DC bias circuit for active device characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMC'98 : 28th EUropean Microwave Conference, October 6-8, Amsterdam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMC'98: 28th EUropean Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.1998.337995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282636v1</w:t>
+                <w:t xml:space="preserve">hal-02282632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et caractérisation d'antennes pour un banc de mesure de dispositifs en technologie quasi optique en bande Ka</w:t>
               </w:r>
@@ -8598,131 +8594,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka band test fixture with DC bias circuit for active device characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Goff</w:t>
+                <w:t xml:space="preserve">Gunn diode modelling through a new load pull characterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMC'98: 28th EUropean Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMC'98 : 28th EUropean Microwave Conference, October 6-8, Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.328 - 333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282632v1</w:t>
+                <w:t xml:space="preserve">hal-02282636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8899,51 +8899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Micro-Ondes (Institut Mines-Télécom-Télécom Bretagne-UEB); Autocruise (Autocruise); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2010, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9149,51 +9149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D85018E"/>
+    <w:nsid w:val="38678D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9380,51 +9380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-peden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2572-0621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00969-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Soraya Contreras Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBZ0VJJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guill&#233;n I F&#224;bregas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2004.825729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Bras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jezequel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Palmier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Prabakaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Guegan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02167172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Filip Druta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Houbloss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608856" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Le Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Bras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1999.338455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.337995" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02478709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-peden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2572-0621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00969-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Soraya Contreras Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBZ0VJJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guill&#233;n I F&#224;bregas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2004.825729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Bras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jezequel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Palmier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Prabakaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Guegan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02167172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Filip Druta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Houbloss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608856" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1999.338455" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Le Bras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Bras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.337995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02478709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>