--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,9094 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9043 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Peden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2572-0621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=kM81Y2UAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optical modeling of a millimeter- and submillimeter-wave free-space characterization bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078724001314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S matrix from a two-dimensional slab covered by water drops in W and J bands: Comparison of a full-wave method with measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.280-299. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-024-00977-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter and Sub-millimeter Wave Transmission Through a Radome Covered by Water: The Impact of the Shape of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3-4), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-024-00969-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical design method for unequal power dividers based on phase-balanced SIW tee-junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 05 (05), pp.603 - 610. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation techniques and simulation platforms for 77 GHz FMCW ACC radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the active loop technique for transistor large signal characterization in the Ka band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Yattoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.589 - 593. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIMO-OFDM testbed for wireless local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Guillén I Fàbregas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Slock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP/2006/18083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasi-Optical Free-Space Measurement Setup Without Time-Domain Gating for Material Characterization in the W-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrick Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (6), pp.2022-2028. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-step TLM (SS TLM) : a new scheme for accelerating electromagnetic-field simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrick Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.1182-1190. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2004.825729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des paramètres de différenciation de service dans les réseaux internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wafer measurement at millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi optical circuit measurements method in W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Quasi-Optical Systems: Application to Skin Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2025: 19th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de systèmes quasi-optiques dédiés à la caractérisation de matériaux et à l'imagerie en bande J (220-330 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2024 : 23ème Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Quasi-Optical Systems and Measurements with a Cobot in the J-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency modeling of a quasi-optical characterization bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd ESA Antenna Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESTEC, Nov 2024, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar ADAS: Virtual modeling of targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Palmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Prabakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADAS &amp; Autonomous Vehicle Technology Expo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, San José (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et and identification radar de mini-drones à l'aide d'un réseau de neurone léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Degurse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judie Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un banc de mesure de paramètres S en espace libre sans moyennage ni filtrage temporel : caractérisation de matériaux jusqu'à 330 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2023 : 17èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of free space test bench in the J band for material characterization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2023: 53rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et conception d'antennes à faisceaux gaussiens aux ondes millimétriques et submillimétriques, application à la caractérisation de matériaux et l'imagerie en bande J (220-330 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de l'impact sur les systèmes radio de la pluie sur un radôme aux ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free space characterization in the millimeter and sub millimeter wave ranges : application to solid and non solid dielectric material properties… Effect of rain on a radome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual modeling of an ADAS radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Palmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Prabakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SIA Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and Non-Solid Dielectric Material Characterization for Millimeter and Sub-Millimeter Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2020: 50th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.909-912, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC48046.2021.9338045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Chemical Lamination Tests of Grooved Internal Cavities in LTCC for Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS From Nano to Macro Power Electronics and Packaging European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de l'environnement de propagation (radômes et conditions extérieures) des systèmes radios aux ondes millimétriques et submillimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro heat pipe design and fabrication on LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTC 2018 : 7th Electronics System-Integration Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-solid materials in the w-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018: 15èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux non solides en bande W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 : 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooved Laminated Waveguide devices for U-, V-, W-and G-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2015 : 45th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.777-780, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooved Laminated Waveguides in LTCC for mm-wave packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiNaPAD 2015 : Micro/Nano-electronics Packaging and Assembly, Design and manufacturing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition verticale microruban-SIW pour la division de puissance à travers un plan de masse épais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015 : 19es Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Automatic Analysis of Graceful Degradation in Power Combining Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian-Filip Druta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2014: 44th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1158-1161, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arenas-Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2014 du Club Optique Micro-ondes de la SPO (Société Française d'Optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20W ka-band radial solid-state power amplifier with 20% associated power-added efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2013 : 43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.688 - 691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode graphique de conception des jonctions T SIW pour la division de puissance non uniforme et équi-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Soraya Contreras Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un boitier multicouche LTCC intégrant un Oscillateur MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Hussein Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chuiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Frequency Characterization of LTCC Materials in K and W Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Hussein Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chuiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giga-Hertz symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact, Flexible, Wideband and Efficient Power Combining Technique for Spatial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMW 2012: 42th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un déphaseur enfichable en guide rectangulaire à base d'inserts diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : 17ème Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new dielectri-slab phase shifter in a rectangular waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Appere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase compensation technique in a radial divider/combiner structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eumc : 40th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.176 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of potential space applications for compact and efficient power combining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology &amp; Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Appere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme de simulation globale pour radar ACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayath El Haj Shhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoGIST'09 : Conférence francophone sur les technologies de linformation, de la communication et de la géolocalisation dans les systèmes de transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Quay-Portrieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for FMCW radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : applications aux combineaux/diviseurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes, 27-29 mai, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pannes de dispositifs hyperfréquences : Application aux combineurs/diviseurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayath El Haj Shhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of failure impact on microwave power combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme de simulation globale pour radar automobile ACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayath El Haj Shhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Conférence Francophone sur les Technologies de l’Information, de la Communication et de la Géolocalisation dans les Systèmes de Transports, CoGIST09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16-Way radial divider/combiner for solid state power amplifiers in the K band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.345 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of new combining techniques for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monfraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave technology and techniques workshop : innovation and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noordwyjk, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre communication system for IVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Yattoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS (Intelligent Transport Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia-Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2007.4295879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of broadband Ka band spatial power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Houbloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2005 : European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2005.1608856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un amplificateur de puissance en technologie spatiale dans la bande Ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Houbloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate forme virtuelle pour la conception et l'analyse des performances d'un radar ACC d'aide à la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual platform for the design and the analysis of the performance of an adaptive cruise control radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2005 : 5th international conference on ITS telecommunications : telecommunications in a futuristic transport world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. pp.123 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fort signal de transistors en bande Ka à l'aide de la technique de la charge active modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Yattoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de transitions guide d'onde ligne coplanaire pour des combineurs de puissance en bande X et Ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Houbloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka band S-parameter and active load-pull test bench using an ABmm MVNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 (32nd European Microwave Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.131 - 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc quasi-optique pour une méthode simple de caractérisation de surface sélective en fréquence et de matériaux en bande Ka et W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2001 : 7èmes Journées Nationales de Caractérisation Microondes des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en espace libre sans filtrage temporel : caractérisation large bande de matériaux et de dispositifs quasi-optiques en bande Ka et W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2001 (Journées Nationales Microondes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Poitiers, France. pp.3D-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation petit signal et en fort signal en bande Ka étendue (24-42GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2001 : 12èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching GSM to engineering students : a new hypermedia approach complementary to traditionnal teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRAMT 99 : 7th international symposium on recent advances in microwave technology, Torremolinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency planar frequency multiplier at millimeter waves and quasi optical investigations for sub-millimeter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Microwave Conference, 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka band quasi optical test bench using focusing horns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1999.338455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka band test fixture with DC bias circuit for active device characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMC'98: 28th EUropean Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1998.337995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunn diode modelling through a new load pull characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMC'98 : 28th EUropean Microwave Conference, October 6-8, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.328 - 333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'antennes pour un banc de mesure de dispositifs en technologie quasi optique en bande Ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 1999 : 11èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Arcachon, France. pp.2B3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des communications : signaux, fonctions et systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.280, 2015, Technosup, Technosup, 9782340-007772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radars FMCW pour l'aide à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Micro-Ondes (Institut Mines-Télécom-Télécom Bretagne-UEB); Autocruise (Autocruise); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de combinaison de puissance 3D pour la génération de signaux en ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. IMT Atlantique, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02478709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9149,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38678D2D"/>
+    <w:nsid w:val="BBD7CBEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9380,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-peden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2572-0621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00969-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Soraya Contreras Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBZ0VJJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guill&#233;n I F&#224;bregas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2004.825729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Bras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jezequel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Palmier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Prabakaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Guegan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02167172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Filip Druta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Houbloss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608856" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1999.338455" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Le Bras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Bras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.337995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02478709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-peden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2572-0621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=kM81Y2UAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00969-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Soraya Contreras Avila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBZ0VJJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guill&#233;n I F&#224;bregas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/18083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2004.825729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Bras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deschamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jezequel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Palmier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Prabakaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Servel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Guegan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02167172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Filip Druta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986646" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Houbloss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608856" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Le Bras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Bras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1999.338455" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.337995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02478709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>