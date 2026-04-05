--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2177,177 +2177,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01168414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément-Bayard, l’architecture d’une usine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usine en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rignault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01168419v1</w:t>
+                <w:t xml:space="preserve">halshs-01168416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usine en perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément-Bayard, l’architecture d’une usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rignault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168416v1</w:t>
+                <w:t xml:space="preserve">halshs-01168419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcenay, le haut fourneau</w:t>
               </w:r>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier C5 de Renault Billancourt, le travail à la chaine de 1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usines 3D : Reconstitution virtuelle d'ateliers et d'usines du patrimoine industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,334 +3679,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film réalisé dans le cadre de &amp;quot;14-18 Mission Centenaire&amp;quot; Réalisation :Jean-Louis Loubet et Alain Pichon, IDHES Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
+                <w:t xml:space="preserve">Diaporama de la reconstitution 3d de spa et de ses fontaines au 18ème siecle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01925578v1</w:t>
+                <w:t xml:space="preserve">medihal-01598958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des forges, du début du XIXe siècle, de Marcenay en Bourgogne Réalisation: LHEST, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
+                <w:t xml:space="preserve">Film réalisé dans le cadre de &amp;quot;14-18 Mission Centenaire&amp;quot; Réalisation :Jean-Louis Loubet et Alain Pichon, IDHES Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Benoit</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Espinasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">medihal-01925522v1</w:t>
+                <w:t xml:space="preserve">medihal-01925578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaporama de la reconstitution 3d de spa et de ses fontaines au 18ème siecle</w:t>
+                <w:t xml:space="preserve">Reconstitution des forges, du début du XIXe siècle, de Marcenay en Bourgogne Réalisation: LHEST, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Daniel</w:t>
+                <w:t xml:space="preserve">Loic Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01598958v1</w:t>
+                <w:t xml:space="preserve">medihal-01925522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de l'une des toutes premières usines de construction automobile : l'usine Clément Bayard construite à Levallois-Perret à partir de 1897 Production et réalisation : Alain Pichon, IDHES, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4031,203 +4031,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01925593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution 3D de l'évolution du site Peugeot Sochaux Montbéliard de 1912 à 2012 Réalisation: LHEST, Université Évry Val d'Essonne Modélisation : Archéotransfert Dans le cadre du programme ANR Usines3D, l'équipe du LHEST et son partenaire Archéotransfert ont réalisé une reconstitution 3D de l'évolution du site Peugeot Sochaux Montbéliard de 1912 à 2012. Voici un aperçu de la reconstitution qui montre les lignes directrice et les moments clés de l'évolution du site, comment une plaine partiellement marécageuse peut devenir en un siècle le lieu d'un des plus grand site industriel de France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Grandes heures de Spa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01925534v1</w:t>
+                <w:t xml:space="preserve">medihal-01871098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grandes heures de Spa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blond</w:t>
+                <w:t xml:space="preserve">Reconstitution 3D de l'évolution du site Peugeot Sochaux Montbéliard de 1912 à 2012 Réalisation: LHEST, Université Évry Val d'Essonne Modélisation : Archéotransfert Dans le cadre du programme ANR Usines3D, l'équipe du LHEST et son partenaire Archéotransfert ont réalisé une reconstitution 3D de l'évolution du site Peugeot Sochaux Montbéliard de 1912 à 2012. Voici un aperçu de la reconstitution qui montre les lignes directrice et les moments clés de l'évolution du site, comment une plaine partiellement marécageuse peut devenir en un siècle le lieu d'un des plus grand site industriel de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Ap Pichon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01871098v1</w:t>
+                <w:t xml:space="preserve">medihal-01925534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4303,51 +4303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9ECACB3"/>
+    <w:nsid w:val="05B5F01C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4451,51 +4451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19517B46"/>
+    <w:nsid w:val="DDEB2BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4599,51 +4599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2A1DA5D"/>
+    <w:nsid w:val="A41EE25C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4747,51 +4747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F22D46E4"/>
+    <w:nsid w:val="8140F563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4895,51 +4895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D4F98D67"/>
+    <w:nsid w:val="801C930D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5043,51 +5043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A778D3A"/>
+    <w:nsid w:val="F45C8DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5191,51 +5191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="695EA6B2"/>
+    <w:nsid w:val="353E817C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5339,51 +5339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A6559BCE"/>
+    <w:nsid w:val="D9005B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ap Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QHTL4FNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/temps-de-travail-et-temps-libre--9782804135386.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Piazza-Paruch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/european-working-lives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rignault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bobbio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02062199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01168438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02065762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01598958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01871098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ap Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QHTL4FNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/temps-de-travail-et-temps-libre--9782804135386.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Piazza-Paruch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/european-working-lives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rignault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bobbio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02062199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01168438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02065762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01598958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01871098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>