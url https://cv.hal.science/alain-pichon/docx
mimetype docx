--- v1 (2026-04-05)
+++ v2 (2026-05-21)
@@ -2177,177 +2177,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01168414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usine en perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément-Bayard, l’architecture d’une usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01168416v1</w:t>
+                <w:t xml:space="preserve">halshs-01168419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément-Bayard, l’architecture d’une usine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usine en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rignault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168419v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcenay, le haut fourneau</w:t>
               </w:r>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier C5 de Renault Billancourt, le travail à la chaine de 1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usines 3D : Reconstitution virtuelle d'ateliers et d'usines du patrimoine industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,435 +3679,435 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaporama de la reconstitution 3d de spa et de ses fontaines au 18ème siecle</w:t>
+                <w:t xml:space="preserve">Film réalisé dans le cadre de &amp;quot;14-18 Mission Centenaire&amp;quot; Réalisation :Jean-Louis Loubet et Alain Pichon, IDHES Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01598958v1</w:t>
+                <w:t xml:space="preserve">medihal-01925578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film réalisé dans le cadre de &amp;quot;14-18 Mission Centenaire&amp;quot; Réalisation :Jean-Louis Loubet et Alain Pichon, IDHES Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
+                <w:t xml:space="preserve">Reconstitution des forges, du début du XIXe siècle, de Marcenay en Bourgogne Réalisation: LHEST, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">medihal-01925578v1</w:t>
+                <w:t xml:space="preserve">medihal-01925522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des forges, du début du XIXe siècle, de Marcenay en Bourgogne Réalisation: LHEST, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
+                <w:t xml:space="preserve">Reconstitution de l'une des toutes premières usines de construction automobile : l'usine Clément Bayard construite à Levallois-Perret à partir de 1897 Production et réalisation : Alain Pichon, IDHES, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Benoit</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Espinasse</w:t>
+                <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01925522v1</w:t>
+                <w:t xml:space="preserve">medihal-01925593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de l'une des toutes premières usines de construction automobile : l'usine Clément Bayard construite à Levallois-Perret à partir de 1897 Production et réalisation : Alain Pichon, IDHES, Université Évry Val d'Essonne Modélisation : Archéotransfert</w:t>
+                <w:t xml:space="preserve">Diaporama de la reconstitution 3d de spa et de ses fontaines au 18ème siecle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Espinasse</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Michel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01925593v1</w:t>
+                <w:t xml:space="preserve">medihal-01598958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grandes heures de Spa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ap Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4151,51 +4151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ap Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4303,51 +4303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B5F01C"/>
+    <w:nsid w:val="3493D7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4451,51 +4451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDEB2BA3"/>
+    <w:nsid w:val="D5EE64D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4599,51 +4599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A41EE25C"/>
+    <w:nsid w:val="00F7B4D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4747,51 +4747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8140F563"/>
+    <w:nsid w:val="D0982107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4895,51 +4895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="801C930D"/>
+    <w:nsid w:val="774B62F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5043,51 +5043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F45C8DB4"/>
+    <w:nsid w:val="86CD8056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5191,51 +5191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="353E817C"/>
+    <w:nsid w:val="D607ECD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5339,51 +5339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D9005B8D"/>
+    <w:nsid w:val="D437B74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ap Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QHTL4FNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/temps-de-travail-et-temps-libre--9782804135386.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Piazza-Paruch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/european-working-lives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rignault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bobbio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02062199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01168438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02065762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01598958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01871098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ap Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QHTL4FNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/temps-de-travail-et-temps-libre--9782804135386.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Piazza-Paruch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/european-working-lives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rignault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bobbio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02062199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01168438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02065762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01598958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01871098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>