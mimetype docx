--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -2888,365 +2888,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite link emulation platform for aeronautical application validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Garcia</w:t>
+                <w:t xml:space="preserve">An adaptive security architecture for future aircraft communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSSC 2010, AIAA 28th International Communications Satellite Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Anaheim, United States. pp xxx, </w:t>
+              <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.E.2-1 - 3.E.2-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2010-8794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022211v1</w:t>
+                <w:t xml:space="preserve">hal-01022207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless ad hoc networks access for aeronautical communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite link emulation platform for aeronautical application validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Radzik</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSSC 2010, AIAA 28th International Communications Satellite Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Anaheim, United States. pp xxx, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2010-8795⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-8794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022210v1</w:t>
+                <w:t xml:space="preserve">hal-01022211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive security architecture for future aircraft communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Wireless ad hoc networks access for aeronautical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Varet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.E.2-1 - 3.E.2-16, </w:t>
+              <w:t xml:space="preserve">ICSSC 2010, AIAA 28th International Communications Satellite Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Anaheim, United States. pp xxx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-8795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022207v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A performance-aware Public Key Infrastructure for next generation connected aircrafts</w:t>
               </w:r>
@@ -3710,259 +3710,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Technologies for Vehicles - Proceedings of the 6th International Workshop, Nets4Cars/Nets4Trains/Nets4Aircraft 2014, Offenburg, Germany, May 6-7, 2014.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magnus Jonsson</w:t>
+                <w:t xml:space="preserve">Aeronautical Air–Ground Data Link Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.161, 2014, ISBN: 978-3-319-06643-1 (Print) 978-3-319-06644-8 (Online)</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE/Wiley, 150 pp, 2014, Focus Series in Networks and Telecommunications, 9781848217416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066840v1</w:t>
+                <w:t xml:space="preserve">hal-01166846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautical Air–Ground Data Link Communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Communication Technologies for Vehicles - Proceedings of the 6th International Workshop, Nets4Cars/Nets4Trains/Nets4Aircraft 2014, Offenburg, Germany, May 6-7, 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ISTE/Wiley, 150 pp, 2014, Focus Series in Networks and Telecommunications, 9781848217416</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.161, 2014, ISBN: 978-3-319-06643-1 (Print) 978-3-319-06644-8 (Online)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166846v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Propagation Assessment for Network Security : Application to Airport Communication Network Design</w:t>
               </w:r>
@@ -4615,51 +4615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA11332A"/>
+    <w:nsid w:val="D491F0BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4846,51 +4846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-pirovano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5254-0178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078022177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04910558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radzik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2024.139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwane Aissaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2023.100661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2014.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PZS1K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/nct.v2n1p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Tao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04903503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC62030.2024.10749304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04416989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02380206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garcia Alviz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tran Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01466822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06644-8_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00860594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00955478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218388" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01217569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6095908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8794" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2006.256017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfletschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jonsson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04418608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-pirovano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5254-0178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078022177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04910558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radzik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2024.139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwane Aissaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2023.100661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2014.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PZS1K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/nct.v2n1p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Tao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04903503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC62030.2024.10749304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04416989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02380206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garcia Alviz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tran Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01466822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06644-8_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00860594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00955478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218388" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01217569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6095908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8794" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2006.256017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfletschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jonsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04418608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>