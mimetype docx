--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -2888,365 +2888,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive security architecture for future aircraft communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Satellite link emulation platform for aeronautical application validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Varet</w:t>
+                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.E.2-1 - 3.E.2-16, </w:t>
+              <w:t xml:space="preserve">ICSSC 2010, AIAA 28th International Communications Satellite Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Anaheim, United States. pp xxx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-8794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022207v1</w:t>
+                <w:t xml:space="preserve">hal-01022211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite link emulation platform for aeronautical application validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless ad hoc networks access for aeronautical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSSC 2010, AIAA 28th International Communications Satellite Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Anaheim, United States. pp xxx, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2010-8794⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-8795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022211v1</w:t>
+                <w:t xml:space="preserve">hal-01022210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless ad hoc networks access for aeronautical communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Garcia</w:t>
+                <w:t xml:space="preserve">An adaptive security architecture for future aircraft communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Radzik</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSSC 2010, AIAA 28th International Communications Satellite Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Anaheim, United States. pp xxx, </w:t>
+              <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.E.2-1 - 3.E.2-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2010-8795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022210v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A performance-aware Public Key Infrastructure for next generation connected aircrafts</w:t>
               </w:r>
@@ -3710,259 +3710,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautical Air–Ground Data Link Communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Communication Technologies for Vehicles - Proceedings of the 6th International Workshop, Nets4Cars/Nets4Trains/Nets4Aircraft 2014, Offenburg, Germany, May 6-7, 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ISTE/Wiley, 150 pp, 2014, Focus Series in Networks and Telecommunications, 9781848217416</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.161, 2014, ISBN: 978-3-319-06643-1 (Print) 978-3-319-06644-8 (Online)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166846v1</w:t>
+                <w:t xml:space="preserve">hal-01066840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Technologies for Vehicles - Proceedings of the 6th International Workshop, Nets4Cars/Nets4Trains/Nets4Aircraft 2014, Offenburg, Germany, May 6-7, 2014.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeronautical Air–Ground Data Link Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE/Wiley, 150 pp, 2014, Focus Series in Networks and Telecommunications, 9781848217416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Jonsson</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01066840v1</w:t>
+                <w:t xml:space="preserve">hal-01166846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Propagation Assessment for Network Security : Application to Airport Communication Network Design</w:t>
               </w:r>
@@ -4615,51 +4615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D491F0BB"/>
+    <w:nsid w:val="8501E717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4846,51 +4846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-pirovano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5254-0178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078022177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04910558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radzik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2024.139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwane Aissaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2023.100661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2014.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PZS1K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/nct.v2n1p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Tao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04903503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC62030.2024.10749304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04416989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02380206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garcia Alviz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tran Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01466822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06644-8_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00860594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00955478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218388" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01217569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6095908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8794" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2006.256017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfletschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jonsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04418608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-pirovano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5254-0178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078022177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04910558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radzik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2024.139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwane Aissaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2023.100661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2014.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PZS1K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/nct.v2n1p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Tao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04903503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC62030.2024.10749304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04416989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02380206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garcia Alviz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tran Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01311338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01466822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06644-8_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00860594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00955478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218388" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01217569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6095908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8794" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-8795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2006.256017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfletschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jonsson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04418608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>