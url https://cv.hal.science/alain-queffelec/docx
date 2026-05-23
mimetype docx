--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Queffelec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Alain Queffelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9763-7600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243518625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Taphonomic Behavior of Flint Types: Experimental Insights and Implications for the Middle Stone Age Assemblages of Wadi Lazalim in the Northern Sahara (Kebili, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scancarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-025-09757-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early hominins from Morocco basal to the Homo sapiens lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Perini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au lac d'Issarlès : un premier bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lampe façonnée inédite de Laugerie-Haute (les Eyzies-de-Tayac-Sireuil, Dordogne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deldicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Ángeles Medina Alcaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1), pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of lead-rich deposited particles originating from the fire of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vergès-Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.174309. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Sedimentological Evidence for Deliberate Burial by Homo naledi – A Case Study Highlighting the Need for Best Practices in Geochemical Studies Within Archaeology and Paleoanthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly K Foecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Harvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/202x.issx.xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Upper Palaeolithic material culture by 45,000 years ago at Shiyu in northern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Fu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ping Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02294-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic innovation at the onset of the Upper Paleolithic in Eurasia shown by the personal ornaments from Tolbor-21 (Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny P. Rybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina M. Khatsenovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea H. Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36140-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial Maximum cryogenic calcite deposits in an alluvial fan at Villetoureix, southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), pp.244-258. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme des graviers polis paléolithiques dévoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Splendeur des collections antiques du Louvre, 626, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltanat Alisher Kyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H. Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.20220289. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels supports their anthropogenic use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0291552. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blickpunkt Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.268-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crandell Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.34.1.2023.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations about three young volcano-sedimentary systems of Velay-Vivarais (France) and co-evolution humans-volcanoes in the background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervè Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), pp.93-122. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and similarity in the Ceramic Age lapidary production in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arqueología Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.191-244. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35424/rearam.i41.4308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante – Grotte du Morne Rita. Fouille programmée (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles françaises Projet collectif de recherche (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and functional analysis of 80–60 ka bone wedges from Sibudu (KwaZulu-Natal, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.16270. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-20680-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune des cavités (phase 2) : Grande-Terre, Marie-Galante. Prospection thématique (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François - Abri de l'Anse à la Gourde. Sondage (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.118019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet Collectif de Recherche (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Espace Caraïbes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis and experimental reproduction of the techniques of perforation of quartz beads from the Ceramic period in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2022), pp.e66. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Fouille programmée et relevé d'art rupestre (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélemy – Cavités naturelles. Prospection thématique (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels territoires en préhistoire ? Une analyse par réseaux de lieux pour penser l’espace au Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (S), pp.27-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest known human burial in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Álvaro Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database of Lapidary Artifacts in the Caribbean for the Ceramic Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Archaeology Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.2. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/joad.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of sudoite in Caribbean Ceramic-Age lapidary craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.57.3.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest African evidence of carcass processing and consumption in cave at 700 ka, Casablanca, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61580-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paleolithic bird figurine from the Lingjing site, Henan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0233370. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological implications of intra-and inter-facet microwear texture variation for human childhood paleo-dietary reconstruction: Insights from the deciduous molars of extant and medieval children from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Kanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Rebay-Salisbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102284. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of early Acheulean expansion in Europe 700 ka ago: new findings at Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68617-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenancing turquoise: a difficult task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments from Guadeloupe and Martinique Early Ceramic period sites (200 BC -AD 400), detailed analysis and comparison with a Late Ceramic period site (AD 750-1000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of two Late Pleistocene loess-palaeosol sequences in the Rhône Valley (southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.106473. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signature of sources, recycling and weathering in the Last Glacial loess from the Rhône Valley (southeast France) and comparison with other European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.100561. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2019.100561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Interglacial Iberian Neandertals as fisher-hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zilhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Badal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6485), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perched, high-elevation wetland complex in the Atacama Desert (northern Chile) and its implications for past human settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Gayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramón González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bone surface modifications on an Early to Middle Pleistocene bird assemblage from Mata Menge (Flores, Indonesia) using multifocus and confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke J.M. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Setiabudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 529, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying lithic surface alterations using confocal microscopy and its relevance for exploring the Châtelperronian at La Roche-à-Pierrot (Saint-Césaire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.45-55. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local production and long-distance procurement of beads and pendants with high mineralogical diversity in an early Saladoid settlement of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.275-288. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface parameters give clues to behaviour in the Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Eugenia Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter Digital Surf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spring, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract drawing from the 73,000-year-old levels at Blombos Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7725), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and organic study of bat and chough guano: implications for guano identification in ancient context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cave and Karst Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4311/2017es0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects and characterization of chert alteration in an archaeological context: A qualitative to quantitative pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.210-219. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountains® used in study on world's oldest drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter Digital Surf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fall, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and sources of last glacial aeolian deposition in southwest France derived from dune patterns, grain-size gradients and geochemistry, and reconstruction of efficient wind directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.250 - 268. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les feux de la grotte Chauvet-Pont d'Arc : approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal record of environmental changes in the Eastern Caribbean (Guadeloupe) from 40 to 10 ka BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cussac Cave (Dordogne, France): The role of the rock support in the parietal art distribution, technical choices, and intentional and unintentional marks on the cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 430, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of change and continuity in ochre use during the late Middle Stone Age of the Horn of Africa: The Porc-Epic Cave record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Eugenia Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0177298. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From number sense to number symbols. An archaeological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Colagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Le Vraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373 (1740), pp.20160518. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2016.0518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial palaeoenvironments at Lascaux, southwest France, with special emphasis on MIS 4 (Ognon II interstadial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.149--165. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based knife-edge beam diameter measurement to characterize X-ray beam profiles in reflection geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.98--101. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in stable carbon and nitrogen isotope compositions of bat guano (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 440, pp.524-532. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quaternary coversands of southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Photoprotective Effects of Ochre on Human Skin by In Vivo SPF Assessment: Implications for Human Evolution, Adaptation and Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan F Rifkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlize Lategan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0136090. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://link.springer.com/article/10.1007/s12520-013-0169-9. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-013-0169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus vieil objet de fer d’Europe occidentale est-il landais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roussot-Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rock engraving made by Neanderthals in Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Rodríguez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Giles Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (37), pp.13301-13306. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411529111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy and Palaeopedology of the Palaeolithic Cave Site of Combe-Saunière, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (5), pp.432-449. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néanderthaliens sur les marges sud-est du Massif central, espaces et subsistance au Paléolithique moyen : nouvelles données dans le cadre d'un projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.4-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of the lower terraces and evolution of the Dordogne River at Bergerac (Southwest France) during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.605--616. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ochered fossil marine shell from the Mousterian of Fumane Cave, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peresani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermanno Quaggiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e68572. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2010, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes et abris de l'île de Saint-Barthélemy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 126, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et âge des nouveaux restes dentaires humain du Pléistocène moyen de la carrière Thomas I à Casablanca (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sbihi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (4), pp.645-669. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2011.14065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid Cave at Thomas Quarry I (Casablanca, Morocco): Recent findings and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sbihi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.369-382. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the Dots: A Techno-visual Approach to the Earliest Painted Portable Art in Tierra del Fuego and its Implications for the Identification of a Deep-time Artistic Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Maguregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neemias Santos da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francisco J. Zangrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the taphonomic effects of wind erosion and marine aerosol degradation on painted images through accelerated ageing experiments: implications for the origins of rock art and the evolution of human symbolic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neemias Santos da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Maguregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dánae Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gomez-Laserna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAC, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique raw material and unknown perforation techniques: specificities of the lapidary production in the Ceramic Age of the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting of the SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy Analysis of Ethnographic Ostrich Eggshell (OES) Dancing Rattles: Identifying Criteria for Inferring Musical Accompaniment and Dance in Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah M. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver (Colorado, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Garniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and Co: Diversity of Silicites in the Lesser Antilles and their Exploitation in Prehistoric Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amerindian personal ornaments made of lithic materials in the Antilles during the Ceramic Age: From characterization to chronological and spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en pierre en Martinique et dans les Antilles : du cas particulier de Vivé à l'analyse archipélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l’occupation céramique ancienne de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/p8wz7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crandell Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario della Scuola di Dottorato in Archeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04382379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Shearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay B. Haviser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Regional Approach to Martinique Early Ceramic Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varadero, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03716870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’étude multiscalaire des états d’altération du mobilier en quartzite à la datation des industries du Paléolithique moyen et inférieur dans le piémont pyrénéo garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crandell Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArcheoFOSS 16 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des cupules masquées ! Un cas de repentir décoratif au Premier âge du Fer dans la nécropole de Pouyet à Geloux (Landes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer, 46e colloque international de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Reports in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative artifact microwear analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Monrepos, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using surface analysis to understand ochre use during the Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Eugenia Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal microscopy for 3D surface texture characterization of diverse Paleolithic artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In - We did it in Archaeology, why not in Geochemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: community-based open peer-reviewing of preprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IsoArcH: Open Science in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cristal au territoire : la modélisation réticulaire des paléo-comportements techno-économiques et spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire avec la préhistoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentologie et géochimie des loess de la vallée du Rhône : comparaison avec d'autres loess européens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l’utilisation de drones comme vecteurs robotiques pour l’exploration en environnements extrêmes et/ou difficiles d’accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Messori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Westall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engravings on weathered bones from the archaic hominin site of Lingjing (Xuchang, Henan, P. R. of China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Innovations in the Middle and Later Stone Age of East Africa: Panga Ya Saïdi, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Pitarch Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The Panga Ya Saidi Middle Stone Age burial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin – bird interactions in Pleistocene Wallacea? 3D imaging of bone surface modifications on an Early to Middle Pleistocene bird assemblage from Mata Menge (Flores, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke J.M. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Setiabudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Conference on Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shnaider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berezina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Buzhilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mineralogical data about exotic material distribution in lapidary artwork during the early Saladoid period (500 B.C. - 500 A.D.) in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists - EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte à Hominidés at Thomas I Quarry (Casablanca, Morocco): geological formation processes of unit 4 and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosshine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de la microdiffraction de rayons X dans une approche multi-analytique de gemmes amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées de l’Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan F Rifkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet-Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico, Oct 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two preColumbian caves on Marie-Galante Island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress for Caribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Juan, Puerto Rico. pp.634-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Rock Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caceres, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30861/9780860549918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération des silex taillés : processus de formation de la patine blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24è Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorham's Cave Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Sciences and Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and virtual preservation, taphonomy & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodríguez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calpe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gibraltar, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de la DRX dans le domaine de l'archéologie à PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de l'Association Bordelaise de Critallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observations in Grotte des Gazelles at Dar Bouazza (Casablanca coastline): lithostratigraphy, taphonomy and Late Pleistocene faunal accumulation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraads Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosshine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire du Nord-Ouest de l’Afrique, Septième Rencontre des Quaternaristes Marocains (RQM7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Marocaine pour l’Etude du Quaternaire, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet -Pont d’Arc (Ardèche) à la caractérisation des feux. expérimentations dans la carrière souterraine de Lugasson (Entre-deux-Mers, Gironde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two pre-columbian caves on Marie-Galante Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the Internatinoal Association of Carribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédation des chiroptères par les rapaces dans les Petites Antilles : un point sur la question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Infilling of Guadeloupean Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence de Géologie de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplissage des cavités de Guadeloupe : caractérisation par diffraction des rayons X pour une meilleure connaissance des environnements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid Cave at Thomas Quarry I (Casablanca, Morocco): recent findings and their context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sbihi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The oldest human expansions in Eurasia Favouring and limiting factors, international Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology - Free and transparent evaluation and recommendation of preprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzarello Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân Halcrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROSSDEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-characterization of a yet unknown gemological material used by Amerindians in the Antilles: sudoite Mg2Al3(Si3Al)O10(OH)8, a mineral from the chlorite group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiphysique des concrétions calcitiques endokarstiques de la grotte laboratoire de Leye: intérêt pour les grottes ornées paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du microscope confocal pour la caractérisation des états de surface lithiques : Application au niveau châtelperronien de la Roche à Pierrot (Saint-Césaire, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplissages karstiques et formations superficielles littorales de la séquence du Pléistocène supérieur de Dar Bouazza (Casablanca, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosshine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels passés pour l’Afrique ? 23e rencontre biennale SAFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy for the mineral identification of precolumbian lapidary products in Basse-Terre (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Were they engraved? Cave art taphonomy in the Lesser Antilles - Working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress "Archaeology and Rock Art - 25 Years"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Paz, Bolivie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermic systems of Guadeloupe caves : consequences on sedimentation and wall preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malaurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de parure des dépôts de bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Nicod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande-Rivoire à Sassenage (Isère) : deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archives d’Écologie Préhistorique, pp.649-674, 2025, 978-2-35842-036-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition spatiale des graviers lustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.488-491, 2025, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géologique et géo-archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.41-61, 2025, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tzo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du lapidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Delpuech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la Caraïbe, Taïnos &amp; Kalinago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Chopin, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graviers lustrés : analyse et bilan interprétatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, pp.403-415, 2025, PALEO, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude tracéologique des blocs de dolérite présentant des traces linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Mesa-Saborido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.365-377, 2025, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des cupules masquées ! Un cas de repentir décoratif au Premier âge du Fer dans la nécropole de Pouyet à Geloux (Landes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-166, 2024, Collection Afeaf (6), 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude biologique à la reconstitution faciale 3D des individus inhumés : analyses des restes humains, ADN, paléoparasitologie et imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Réveillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Editions Ausonius, pp.119-142, 2024, Travaux d’Archéologie Funéraire, Thanat’Os</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte des Rhinocéros at Oulad Hamida Quarry 1, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.775-793, 2023, 978-3-031-20289-6. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quarry I, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.841-861, 2023, 978-3-031-20289-6. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de parure du Taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). 2 volumes, 922 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.797-823, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets perforés de Praileaitz I (Deba, Gipuzkoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cueva de Praileaitz I (Deba, Gipuzkoa, Euskal Herria). Intervención arqueológica 2000 – 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.453-484, 2017, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/mmaas.2017.1.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des blocs de matière colorante de Praileaitz I (Deba, Gipuzkoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penalber, X. and Mujca, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praileaitz I (Deba, Gipuzkoa) : niveles Epipaleoliticos y Magdalenienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aranzadi, pp.493-503, 2017, Memoria, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/mmaas.2017.1.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petits galets lustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourment N., Chevallier A., Cretin C. (éds), La vie au grand air ! Il y a 23 475 ans : Chroniques solutréennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An important comparison of software for Scale Sensitive Fractal Analysis : are ancient and new results compatible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tektites as chronological markers: after careful geoarchaeological validation only!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Pappu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse à la Gourde - St-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles : aspects géologiques, fauniques et archéologiques en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune Des Cavités, Phase 2 : Grande-Terre - Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication report for Marwick (2025) “Is archaeology a science?”, including new data from OpenAlex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and similarity in the Ceramic Age lapidary production in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary craftsmanship in the Antilles during the Ceramic Period, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses préliminaires d'une météorite lunaire NWA XXX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Saint George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Londeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses préliminaires d'une chondrite ordinaire NWA XXX de type L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Saint George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Londeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses pXRF des marques noires (mission janvier 2025) du début de la Branche Aval de Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’Archéologie de la région nouvelle-aquitaine. 2025, pp.243-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention au sommet du Locus 3. rapport de l'équipe Anthropologie et Géoarchéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline M. J. Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’Archéologie de la région nouvelle-aquitaine. 2025, pp.371-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciennes manifestations de la présence humaine dans les Balkans. Rapport de la Mission PALÉOLITHIQUE DE BULGARIE (MEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2022, 44p., 16 fig., 8 tab., 5 ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2021, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2020, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sra Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles à l'âge Céramique : de la caractérisation à la répartition spatiale et chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022BORD0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03994566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId634"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Queffelec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Alain Queffelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9763-7600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243518625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Uyc5JgUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Taphonomic Behavior of Flint Types: Experimental Insights and Implications for the Middle Stone Age Assemblages of Wadi Lazalim in the Northern Sahara (Kebili, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scancarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-025-09757-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early hominins from Morocco basal to the Homo sapiens lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Perini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lampe façonnée inédite de Laugerie-Haute (les Eyzies-de-Tayac-Sireuil, Dordogne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deldicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Ángeles Medina Alcaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1), pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au lac d'Issarlès : un premier bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of lead-rich deposited particles originating from the fire of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vergès-Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.174309. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.33-71. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12g7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Sedimentological Evidence for Deliberate Burial by Homo naledi – A Case Study Highlighting the Need for Best Practices in Geochemical Studies Within Archaeology and Paleoanthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly K Foecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Harvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/202x.issx.xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Upper Palaeolithic material culture by 45,000 years ago at Shiyu in northern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Fu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ping Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02294-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial Maximum cryogenic calcite deposits in an alluvial fan at Villetoureix, southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), pp.244-258. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic innovation at the onset of the Upper Paleolithic in Eurasia shown by the personal ornaments from Tolbor-21 (Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny P. Rybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina M. Khatsenovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea H. Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36140-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme des graviers polis paléolithiques dévoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Splendeur des collections antiques du Louvre, 626, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltanat Alisher Kyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H. Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.20220289. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels supports their anthropogenic use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona M Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0291552. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blickpunkt Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.268-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and similarity in the Ceramic Age lapidary production in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arqueología Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.191-244. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35424/rearam.i41.4308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crandell Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.34.1.2023.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations about three young volcano-sedimentary systems of Velay-Vivarais (France) and co-evolution humans-volcanoes in the background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervè Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), pp.93-122. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François - Abri de l'Anse à la Gourde. Sondage (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.118019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet Collectif de Recherche (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Espace Caraïbes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante – Grotte du Morne Rita. Fouille programmée (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles françaises Projet collectif de recherche (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and functional analysis of 80–60 ka bone wedges from Sibudu (KwaZulu-Natal, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.16270. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-20680-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles de Guadeloupe : aspects géologiques, fauniques et archéologiques. Projet collectif de recherche (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune des cavités (phase 2) : Grande-Terre, Marie-Galante. Prospection thématique (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte du Morne Rita. Fouille programmée et relevé d'art rupestre (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis and experimental reproduction of the techniques of perforation of quartz beads from the Ceramic period in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2022), pp.e66. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélemy – Cavités naturelles. Prospection thématique (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest known human burial in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Álvaro Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels territoires en préhistoire ? Une analyse par réseaux de lieux pour penser l’espace au Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (S), pp.27-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database of Lapidary Artifacts in the Caribbean for the Ceramic Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Archaeology Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.2. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/joad.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of sudoite in Caribbean Ceramic-Age lapidary craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.57.3.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paleolithic bird figurine from the Lingjing site, Henan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0233370. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest African evidence of carcass processing and consumption in cave at 700 ka, Casablanca, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61580-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of early Acheulean expansion in Europe 700 ka ago: new findings at Notarchirico (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68617-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological implications of intra-and inter-facet microwear texture variation for human childhood paleo-dietary reconstruction: Insights from the deciduous molars of extant and medieval children from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Kanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Rebay-Salisbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102284. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenancing turquoise: a difficult task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments from Guadeloupe and Martinique Early Ceramic period sites (200 BC -AD 400), detailed analysis and comparison with a Late Ceramic period site (AD 750-1000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of two Late Pleistocene loess-palaeosol sequences in the Rhône Valley (southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.106473. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signature of sources, recycling and weathering in the Last Glacial loess from the Rhône Valley (southeast France) and comparison with other European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.100561. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2019.100561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Interglacial Iberian Neandertals as fisher-hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zilhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Badal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6485), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bone surface modifications on an Early to Middle Pleistocene bird assemblage from Mata Menge (Flores, Indonesia) using multifocus and confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke J.M. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Setiabudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 529, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perched, high-elevation wetland complex in the Atacama Desert (northern Chile) and its implications for past human settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Gayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramón González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying lithic surface alterations using confocal microscopy and its relevance for exploring the Châtelperronian at La Roche-à-Pierrot (Saint-Césaire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.45-55. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface parameters give clues to behaviour in the Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Eugenia Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter Digital Surf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spring, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local production and long-distance procurement of beads and pendants with high mineralogical diversity in an early Saladoid settlement of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.275-288. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract drawing from the 73,000-year-old levels at Blombos Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7725), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects and characterization of chert alteration in an archaeological context: A qualitative to quantitative pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.210-219. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and organic study of bat and chough guano: implications for guano identification in ancient context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cave and Karst Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4311/2017es0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountains® used in study on world's oldest drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter Digital Surf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fall, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal record of environmental changes in the Eastern Caribbean (Guadeloupe) from 40 to 10 ka BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and sources of last glacial aeolian deposition in southwest France derived from dune patterns, grain-size gradients and geochemistry, and reconstruction of efficient wind directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.250 - 268. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les feux de la grotte Chauvet-Pont d'Arc : approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cussac Cave (Dordogne, France): The role of the rock support in the parietal art distribution, technical choices, and intentional and unintentional marks on the cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 430, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of change and continuity in ochre use during the late Middle Stone Age of the Horn of Africa: The Porc-Epic Cave record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Eugenia Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0177298. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From number sense to number symbols. An archaeological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Colagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Le Vraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373 (1740), pp.20160518. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2016.0518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial palaeoenvironments at Lascaux, southwest France, with special emphasis on MIS 4 (Ognon II interstadial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.149--165. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based knife-edge beam diameter measurement to characterize X-ray beam profiles in reflection geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.98--101. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in stable carbon and nitrogen isotope compositions of bat guano (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 440, pp.524-532. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quaternary coversands of southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Photoprotective Effects of Ochre on Human Skin by In Vivo SPF Assessment: Implications for Human Evolution, Adaptation and Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan F Rifkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlize Lategan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0136090. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://link.springer.com/article/10.1007/s12520-013-0169-9. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-013-0169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus vieil objet de fer d’Europe occidentale est-il landais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roussot-Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rock engraving made by Neanderthals in Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Rodríguez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Giles Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (37), pp.13301-13306. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411529111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néanderthaliens sur les marges sud-est du Massif central, espaces et subsistance au Paléolithique moyen : nouvelles données dans le cadre d'un projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.4-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of the lower terraces and evolution of the Dordogne River at Bergerac (Southwest France) during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.605--616. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy and Palaeopedology of the Palaeolithic Cave Site of Combe-Saunière, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (5), pp.432-449. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ochered fossil marine shell from the Mousterian of Fumane Cave, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peresani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermanno Quaggiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e68572. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2010, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes et abris de l'île de Saint-Barthélemy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 126, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et âge des nouveaux restes dentaires humain du Pléistocène moyen de la carrière Thomas I à Casablanca (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sbihi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (4), pp.645-669. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2011.14065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid Cave at Thomas Quarry I (Casablanca, Morocco): Recent findings and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sbihi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.369-382. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the Dots: A Techno-visual Approach to the Earliest Painted Portable Art in Tierra del Fuego and its Implications for the Identification of a Deep-time Artistic Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Maguregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neemias Santos da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francisco J. Zangrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the taphonomic effects of wind erosion and marine aerosol degradation on painted images through accelerated ageing experiments: implications for the origins of rock art and the evolution of human symbolic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neemias Santos da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Maguregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dánae Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gomez-Laserna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAC, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique raw material and unknown perforation techniques: specificities of the lapidary production in the Ceramic Age of the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting of the SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy Analysis of Ethnographic Ostrich Eggshell (OES) Dancing Rattles: Identifying Criteria for Inferring Musical Accompaniment and Dance in Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah M. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver (Colorado, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Garniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and Co: Diversity of Silicites in the Lesser Antilles and their Exploitation in Prehistoric Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amerindian personal ornaments made of lithic materials in the Antilles during the Ceramic Age: From characterization to chronological and spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 9 – Materials Approach to Art, Archaeology, and Architecture in the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en pierre en Martinique et dans les Antilles : du cas particulier de Vivé à l'analyse archipélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l’occupation céramique ancienne de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/p8wz7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Shearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crandell Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario della Scuola di Dottorato in Archeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04382379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’étude multiscalaire des états d’altération du mobilier en quartzite à la datation des industries du Paléolithique moyen et inférieur dans le piémont pyrénéo garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay B. Haviser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Regional Approach to Martinique Early Ceramic Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varadero, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03716870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: A community-driven free and transparent system for preprints peer-reviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crandell Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArcheoFOSS 16 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des cupules masquées ! Un cas de repentir décoratif au Premier âge du Fer dans la nécropole de Pouyet à Geloux (Landes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer, 46e colloque international de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using surface analysis to understand ochre use during the Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Eugenia Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Reports in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative artifact microwear analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Monrepos, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal microscopy for 3D surface texture characterization of diverse Paleolithic artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In - We did it in Archaeology, why not in Geochemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology: community-based open peer-reviewing of preprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IsoArcH: Open Science in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cristal au territoire : la modélisation réticulaire des paléo-comportements techno-économiques et spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire avec la préhistoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentologie et géochimie des loess de la vallée du Rhône : comparaison avec d'autres loess européens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engravings on weathered bones from the archaic hominin site of Lingjing (Xuchang, Henan, P. R. of China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Innovations in the Middle and Later Stone Age of East Africa: Panga Ya Saïdi, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Pitarch Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The Panga Ya Saidi Middle Stone Age burial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l’utilisation de drones comme vecteurs robotiques pour l’exploration en environnements extrêmes et/ou difficiles d’accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Messori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Westall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin – bird interactions in Pleistocene Wallacea? 3D imaging of bone surface modifications on an Early to Middle Pleistocene bird assemblage from Mata Menge (Flores, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke J.M. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Setiabudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Conference on Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shnaider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berezina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Buzhilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mineralogical data about exotic material distribution in lapidary artwork during the early Saladoid period (500 B.C. - 500 A.D.) in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists - EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte à Hominidés at Thomas I Quarry (Casablanca, Morocco): geological formation processes of unit 4 and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosshine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de la microdiffraction de rayons X dans une approche multi-analytique de gemmes amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées de l’Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan F Rifkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet-Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico, Oct 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two preColumbian caves on Marie-Galante Island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress for Caribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Juan, Puerto Rico. pp.634-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Rock Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caceres, France. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30861/9780860549918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same islands, different cave patterns, contrasting rock art preservations : wall weathering study in two Pre-Columbian caves on Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Biodeterioration of Stone Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération des silex taillés : processus de formation de la patine blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24è Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorham's Cave Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Sciences and Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and virtual preservation, taphonomy & 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodríguez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calpe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gibraltar, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de la DRX dans le domaine de l'archéologie à PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de l'Association Bordelaise de Critallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observations in Grotte des Gazelles at Dar Bouazza (Casablanca coastline): lithostratigraphy, taphonomy and Late Pleistocene faunal accumulation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraads Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosshine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire du Nord-Ouest de l’Afrique, Septième Rencontre des Quaternaristes Marocains (RQM7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Marocaine pour l’Etude du Quaternaire, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet -Pont d’Arc (Ardèche) à la caractérisation des feux. expérimentations dans la carrière souterraine de Lugasson (Entre-deux-Mers, Gironde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art taphonomy in Lesser Antilles: study of wall weathering and engravings preservation in two pre-columbian caves on Marie-Galante Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the Internatinoal Association of Carribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédation des chiroptères par les rapaces dans les Petites Antilles : un point sur la question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Infilling of Guadeloupean Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence de Géologie de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplissage des cavités de Guadeloupe : caractérisation par diffraction des rayons X pour une meilleure connaissance des environnements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid Cave at Thomas Quarry I (Casablanca, Morocco): recent findings and their context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sbihi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The oldest human expansions in Eurasia Favouring and limiting factors, international Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology - Free and transparent evaluation and recommendation of preprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzarello Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân Halcrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROSSDEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-characterization of a yet unknown gemological material used by Amerindians in the Antilles: sudoite Mg2Al3(Si3Al)O10(OH)8, a mineral from the chlorite group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiphysique des concrétions calcitiques endokarstiques de la grotte laboratoire de Leye: intérêt pour les grottes ornées paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du microscope confocal pour la caractérisation des états de surface lithiques : Application au niveau châtelperronien de la Roche à Pierrot (Saint-Césaire, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplissages karstiques et formations superficielles littorales de la séquence du Pléistocène supérieur de Dar Bouazza (Casablanca, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosshine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels passés pour l’Afrique ? 23e rencontre biennale SAFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy for the mineral identification of precolumbian lapidary products in Basse-Terre (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Were they engraved? Cave art taphonomy in the Lesser Antilles - Working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress "Archaeology and Rock Art - 25 Years"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Paz, Bolivie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermic systems of Guadeloupe caves : consequences on sedimentation and wall preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malaurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è Conférence Géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition spatiale des graviers lustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.488-491, 2025, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de parure des dépôts de bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Nicod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande-Rivoire à Sassenage (Isère) : deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archives d’Écologie Préhistorique, pp.649-674, 2025, 978-2-35842-036-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géologique et géo-archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.41-61, 2025, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tzo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du lapidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Delpuech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la Caraïbe, Taïnos &amp; Kalinago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Chopin, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graviers lustrés : analyse et bilan interprétatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, pp.403-415, 2025, PALEO, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude tracéologique des blocs de dolérite présentant des traces linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Mesa-Saborido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Brenet; Émilie Claud; Julie Bachellerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campement solutréen de plein air du Landry à Boulazac (Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, Musée National de Préhistoire, pp.365-377, 2025, 978-2-911233-26-5. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des cupules masquées ! Un cas de repentir décoratif au Premier âge du Fer dans la nécropole de Pouyet à Geloux (Landes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-166, 2024, Collection Afeaf (6), 978-2-9567407-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude biologique à la reconstitution faciale 3D des individus inhumés : analyses des restes humains, ADN, paléoparasitologie et imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Réveillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Editions Ausonius, pp.119-142, 2024, Travaux d’Archéologie Funéraire, Thanat’Os</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte des Rhinocéros at Oulad Hamida Quarry 1, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Mohib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohssine El Graoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.775-793, 2023, 978-3-031-20289-6. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quarry I, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.841-861, 2023, 978-3-031-20289-6. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de parure du Taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). 2 volumes, 922 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.797-823, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des blocs de matière colorante de Praileaitz I (Deba, Gipuzkoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penalber, X. and Mujca, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praileaitz I (Deba, Gipuzkoa) : niveles Epipaleoliticos y Magdalenienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aranzadi, pp.493-503, 2017, Memoria, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/mmaas.2017.1.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets perforés de Praileaitz I (Deba, Gipuzkoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Vanhaeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cueva de Praileaitz I (Deba, Gipuzkoa, Euskal Herria). Intervención arqueológica 2000 – 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.453-484, 2017, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/mmaas.2017.1.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petits galets lustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourment N., Chevallier A., Cretin C. (éds), La vie au grand air ! Il y a 23 475 ans : Chroniques solutréennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An important comparison of software for Scale Sensitive Fractal Analysis : are ancient and new results compatible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tektites as chronological markers: after careful geoarchaeological validation only!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Pappu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse à la Gourde - St-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavités naturelles : aspects géologiques, fauniques et archéologiques en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune Des Cavités, Phase 2 : Grande-Terre - Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication report for Marwick (2025) “Is archaeology a science?”, including new data from OpenAlex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analysis of Upper Palaeolithic lustrous gravels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Geis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and similarity in the Ceramic Age lapidary production in the Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary craftsmanship in the Antilles during the Ceramic Period, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses préliminaires d'une météorite lunaire NWA XXX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Saint George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Londeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses préliminaires d'une chondrite ordinaire NWA XXX de type L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Saint George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Londeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses pXRF des marques noires (mission janvier 2025) du début de la Branche Aval de Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’Archéologie de la région nouvelle-aquitaine. 2025, pp.243-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention au sommet du Locus 3. rapport de l'équipe Anthropologie et Géoarchéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline M. J. Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’Archéologie de la région nouvelle-aquitaine. 2025, pp.371-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciennes manifestations de la présence humaine dans les Balkans. Rapport de la Mission PALÉOLITHIQUE DE BULGARIE (MEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2022, 44p., 16 fig., 8 tab., 5 ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2021, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2020, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sra Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles à l'âge Céramique : de la caractérisation à la répartition spatiale et chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022BORD0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03994566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId635"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C074DE0B"/>
+    <w:nsid w:val="77004BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-queffelec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9763-7600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243518625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418496v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scancarello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09757-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Perini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Skinner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09914-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly K Foecke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Harvati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/202x.issx.xxx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Xia Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Fu Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ping Yue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jie Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02294-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2183" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291552" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crandell Otis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#232; Guillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/rearam.i41.4308" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20680-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Raymond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.184" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373943v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.74" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.57.3.206" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61580-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyang Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233370" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864943v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Bas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kanz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rebay-Salisbury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102284" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68617-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440380v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2019.100561" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532588v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zilh&#227;o" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E Angelucci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz7943" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gayo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iba&#241;ez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke J.M. Meijer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Kurniawan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Setiabudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.05.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.01.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850088v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383362v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Eugenia Rosso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4311/2017es0102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383356v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01696080v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sima" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chery" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177298" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140078v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Colag&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Vraux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0518" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264018v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roussot-Larroque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264020v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Rodr&#237;guez-Vidal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles Pacheco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rosell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411529111" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21451" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8GR7WBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743133v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2656" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97278BE58EFDB55F8730436F23F9EBED416BEAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Quaggiotto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068572" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711153v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sbihi Alaoui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mohib" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssine El Graoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14065" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.03.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGRM9PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344993v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Fiore" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Santos da Rosa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francisco J. Zangrando" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556789v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;nae Fiore" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gomez-Laserna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048464v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536050v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M. Keller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568933v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381546v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382379v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680339v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381931v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679711v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rottier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475418v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chambers" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475434v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475431v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475437v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383034v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090350v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messori" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157308v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqiang Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263956v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140122v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383338v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosshine El Graoui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140072v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264032v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264030v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264024v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodr&#237;guez-Vidal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264036v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraads Denis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581388v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264059v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442647v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475428v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello Marta" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Halcrow" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140065v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551463v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910707v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540452v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709485v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798904v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malaurent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u08" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418612v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tzo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05345062v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329585v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u02" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418595v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u00" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844652v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844692v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838467v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_49" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838432v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_54" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140143v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/mmaas.2017.1.17" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838850v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/mmaas.2017.1.19" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844736v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238202v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100024" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089835v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100013" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079350v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761530v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157189v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238183v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jordan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238180v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089847v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383287v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Saint George" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Postollec" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383215v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157195v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fabre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287788v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052428v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052413v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140132v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03994566v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0451" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-queffelec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9763-7600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243518625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Uyc5JgUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scancarello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09757-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Perini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Skinner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09914-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly K Foecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Pickering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Harvati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/202x.issx.xxx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Xia Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Fu Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ping Yue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jie Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02294-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/rearam.i41.4308" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crandell Otis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.34.1.2023.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#232; Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20680-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Raymond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373943v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.74" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.57.3.206" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyang Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233370" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61580-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68617-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Bas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kanz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rebay-Salisbury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102284" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382914v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7186" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106473" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440380v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2019.100561" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532588v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zilh&#227;o" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E Angelucci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz7943" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke J.M. Meijer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Kurniawan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Setiabudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.05.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gayo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iba&#241;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.144" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.01.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383362v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Eugenia Rosso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850088v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4311/2017es0102" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01696080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chery" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140129v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177298" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140078v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Colag&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Vraux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roussot-Larroque" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Rodr&#237;guez-Vidal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles Pacheco" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rosell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411529111" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842901v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2656" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97278BE58EFDB55F8730436F23F9EBED416BEAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264048v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21451" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8GR7WBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842752v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Quaggiotto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068572" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842964v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711153v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sbihi Alaoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mohib" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssine El Graoui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14065" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475759v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.03.011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGRM9PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Fiore" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Santos da Rosa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francisco J. Zangrando" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556789v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;nae Fiore" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gomez-Laserna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536050v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M. Keller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568933v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568934v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381546v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382379v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680339v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381931v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rottier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475434v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475418v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chambers" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475431v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018375v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383034v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157308v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqiang Zhang" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090350v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messori" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263956v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383338v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosshine El Graoui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140072v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182141v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264026v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264032v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodr&#237;guez-Vidal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264036v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraads Denis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921780v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581388v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264059v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442647v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475428v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello Marta" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Halcrow" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140065v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551463v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910707v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540452v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709485v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798904v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malaurent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u08" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418612v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tzo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05345062v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329585v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u02" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418595v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u00" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844652v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844692v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838467v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_49" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838432v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_54" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838850v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/mmaas.2017.1.19" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140143v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/mmaas.2017.1.17" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844736v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238202v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100024" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089835v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100013" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079350v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761530v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157189v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238183v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Jordan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238180v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089847v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383287v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Saint George" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Postollec" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383215v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157195v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fabre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287788v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052428v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052413v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140132v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03994566v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0451" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>