--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -507,174 +507,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'inégale distribution du succès en art contemporain entre les nations à partir des palmarès des &amp;quot;plus grands&amp;quot; artistes dans le monde : analyse sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.24-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La culture et ses clichés : analyse sociologique des œuvres de l'Ecole de photographie d'Helsinki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (1), pp.149-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.151.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.151.0148⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01505144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01505143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial du dossier : La sociologie des arts visuels au Brésil</w:t>
               </w:r>
@@ -1753,50 +1753,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trente ans d'enquêtes sur les publics du Centre Georges Pompidou : ou de l'influence des écrits de Pierre Bourdieu - L'Amour de l'art et La distinction - sur les enquêtes de publics d'une institution culturelle phare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Trente ans après La distinction "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Contemporary Art Fairs and Galleries : New Data on the Art Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario del CECUPS " Ciclo Arte, Cultura y Territorio "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fortune critique de Pierre Francastel en sociologie de l'art en France : un héritage limité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1805,2826 +1943,2688 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pierre Francastel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Trente ans d'enquêtes sur les publics du Centre Georges Pompidou : ou de l'influence des écrits de Pierre Bourdieu - L'Amour de l'art et La distinction - sur les enquêtes de publics d'une institution culturelle phare</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre de Marina Abramovic comme analyseur du monde social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt et des limites de la sociologie des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non précisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance &amp;quot; Territorial Aspects of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association " International Contemporary Art Fairs and Galleries : New Data on the Art Market "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abramovic : A Case Study in the Sociology of Works of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance &amp;quot; Légitimité et hiérarchies culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Trente ans après La distinction "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Barcelone, Spain</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de l'activité artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT 14 "Sociologie des arts et de la culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'oeuvre de Marina Abramovic comme analyseur du monde social</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence at work : Marina Abramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association, RN02 "Sociology of the Arts",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans d'enquêtes sur les publics du Centre Georges Pompidou (&amp;quot;Beaubourg&amp;quot;) à Paris : des préoccupations des commanditaires et des chercheurs aux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Suisse de Sociologie "Identité et transformations des modes de vie". Séance plénière Pratiques culturelles et identités des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French and japanese visual artists on the international art market and in the international art world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium franco-japonais organisé par le CNRS; Ministère de l'Education Nationale; Ministère des Affaires Etrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur et le prix des oeuvres d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Les mardis des Bernardins". Cycle Passerelle des arts. Collège des Bernardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art en fête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Art et patrimoine", Hôtel de ville de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des artistes français et des artistes japonais sur le marché et sur la scène internationale de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maison franco-japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un palmarès international de l'art contemporain à celui des pays. Classement des oeuvres, des artistes, des manifestations culturelles et des places de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "La sociologie et l'économie des biens symboliques" GDR Economie et sociologie - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art plus fort que la science? L'affrontement entre expertise stylistique et l'expertise scientifique dans une querelle sur l'authenticité d'une oeuvre d'art : l'affaire Sésostris III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT 27 "Sociologie des intellectuels et de l'expertise : savoirs et pouvoirs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des palmarés indigènes en sociologie aux fins d'objectivation : l'exemple de la dimension internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut Marc Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'etonnante réussite des femmes galeristes en art contemporain : le cas de Chelsea (New York)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre et marché de l'art". Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l'Italie sur la scène internationale de l'art dans les arts visuels des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Pourquoi l'Italie au XXème siècle? La place de l'Italie sur la scène internationale dans les arts visuels et en architecture". Académie de France, Villa Médicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female contemporary art dealers in Chelsea (New York) : what happened to the glass ceiling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association, RN19 "Sociology of Professions" et RN33 "Women and Gender Studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions socio-culturelles de l'émergence internationale de l'art contemporain chinois et le rôle de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche doctorale de Samy Cohen. Institut d'Etudes Politiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of nationality and country of residence on economic success and aesthetic consecration in the visual arts today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Evaluation practices in art worlds". Social Sciences Research Center Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes contemporains français, la scène et le marché international de l'art : qu'est-ce qui à changé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Art, marché et mondialisation", l'Alcazar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par delà des frontières?Une analyse sociologique du facteur national lors des foires et dans le monde des galeries d'art contemporain internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut Universitaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de publication pendant et après la thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Ecole des Hautes Etudes en Sciences Sociales sur la professionnalisation des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a sociological analysis of works of art possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association, RN02 "Sociology of the Arts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence à l'oeuvre : Marina Abramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT 14 "Sociologie des arts et de la culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence politique dans l'oeuvre de Marina Abramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR Opus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et galeristes d'art contemporain au coeur du marché : pourquoi le &amp;quot;plafond de verre&amp;quot; ne joue-t-il pas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ème congrès "Etre en société. Le lien social à l'épreuve des cultures", Association internationale des Sociologues de langue française (AISLF), université de Galatasaray, 9 juillet 2008, Istanbul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiatives publiques : l'événementiel et la labellisation culturelle : président de séance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ACFAS, 6 mai 2008 (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventes aux enchères et ventes en galeries d'art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LASTES, université de Nancy-II, 28 avril 2008, Nancy (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art contemporain : l'impact territorial dans un espace mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ème congrès "Etre en société. Le lien social à l'épreuve des cultures", Association internationale des sociologues de langue française (AISLF), université de Galatasaray, 11 juillet 2008, Istanbul (Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary art market today : territorial influence in a globalized world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de sociologie de l'international sociological association, septembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociologiques des oeuvres d'art : la question de l'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
+              <w:t xml:space="preserve">15 ème congrès "Être en société. Le lien social à l'épreuve des cultures", Association internationale des sociologues de langue française (AISLF), université de Galatasaray, 9 juillet 2008, Istanbul (Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successful women in the art world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology of art group, Columbia university, new school for social research, CUNY, Saint Joseph College, 11 mai 2008, New York (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The illusion of the disappearance of national borders in the contemporary art world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale du Ve seminario em sociologia da cultura e da imagem, 3-4 décembre 2008, Rio de Janeiro (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Milan, Italy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des artistes brésiliens sur le marché et dans le monde de l'art contemporain international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Brasilia, 25 novembre 2008, Brasilia (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial aspects of art. The international dimension : président de séance du comité de recherche 37 &amp;quot;sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de sociologie de l'international sociological association, 7 septembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de M2 muséologie de Bernadette Dufrêne, Ecole du Louvre, 22 janvier 2008, Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1888 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614422v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-00614427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The international impact of the french visual arts : is there such a thing as &amp;quot;the death of french culture?</w:t>
               </w:r>
@@ -8247,51 +8247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.145.0157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036339ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.022.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695951003588998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580906065299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-09N5C0W8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-69922005000200007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke van Hest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Villas B&#244;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198717744.003.0008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851835v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.145.0157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036339ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.022.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695951003588998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580906065299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-09N5C0W8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-69922005000200007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke van Hest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Villas B&#244;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198717744.003.0008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851835v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>