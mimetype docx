--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -282,5085 +282,5413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.371-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omar Ba : l'animal peint, entre figuration et hybridation, métaphore de la vie et du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145-148, pp.157-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.145.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lige.145.0157⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01505102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Nationality and Territory on Fame and Success: Lessons from Reputational and Economic Rankings in the Visual Arts Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia y Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.825-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui détient le pouvoir en art contemporain ? Fonction dans le monde de l'art, genre et pays des &amp;quot;acteurs de la consécration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XLVII (2), pp.27-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036339ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1036339ar⟩</w:t>
+                <w:t xml:space="preserve">hal-01505129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture et ses clichés : analyse sociologique des œuvres de l'Ecole de photographie d'Helsinki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.151.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégale distribution du succès en art contemporain entre les nations à partir des palmarès des &amp;quot;plus grands&amp;quot; artistes dans le monde : analyse sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.24-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial du dossier : La sociologie des arts visuels au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.022.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art : une mondialisation en trompe-l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercado de arte, instituiçoes artisticas e... passaportes. Entrevista com Alain Quemin (trad. Marché de l'art, institutions artistiques et... passeports. Entretien avec Alain Quemin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proa (Fundación Internacional Jorge Luis Borges)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp. 315-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de soutien au marché de l'art en France : un double objectif de soutien du marché par les achats et d'amélioration de la compétitivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 348, pp. 58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00540991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French 'Officiers Ministériels': Autonomy of the Legal Professions, Protection of their Market and an Ambivalent Relationship with the State.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Legal Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.167-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09695951003588998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des lieux de la concurrence. La cas du marché de l'art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 53, p. 91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.053.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des oeuvres sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65 (1), pp.149-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.151.0148⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (1), pp.207-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.071.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hierarchy of Countries in the Contemporary Art World and Market. An Empirical Survey of the Globalization of the Visual Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Österreichische Zeitschrift für Geschichtswissenschaften/Austrian Journal of Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2-3), pp.35-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization and Mixing in the Visual Arts An Empirical Survey of 'High Culture' and Globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.522-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0268580906065299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art plus fort que la science? L'affrontement entre expertise stylistique et expertise scientifique dans une querelle sur l'authenticité d'une œuvre d'art: l'affaire Sésostris III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedade e Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.403-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0102-69922005000200007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise gastronomique. Genèse et mise en oeuvre du jugement de goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (1), pp.15-21. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...790 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00729039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du vieillissement sur les pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques artistiques et culturelles au prisme du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticism of literary texts by amateurs on the internet on two books by Patrick Modiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The social effects of arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, on line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de l'expertise professionnelle et de l'&amp;quot;expertise profane&amp;quot; : le cas de la gastronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Vers une sociologie française des professions ?", organisé par le GRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un parcours de recherche en sociologie de l'art et de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche Fuko-Kukuso (Société Suisse de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune critique de Pierre Francastel en sociologie de l'art en France : un héritage limité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pierre Francastel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Contemporary Art Fairs and Galleries : New Data on the Art Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario del CECUPS " Ciclo Arte, Cultura y Territorio "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans d'enquêtes sur les publics du Centre Georges Pompidou : ou de l'influence des écrits de Pierre Bourdieu - L'Amour de l'art et La distinction - sur les enquêtes de publics d'une institution culturelle phare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Trente ans après La distinction "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre de Marina Abramovic comme analyseur du monde social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Suède</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt et des limites de la sociologie des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non précisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance &amp;quot; Territorial Aspects of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'International Sociological Association " International Contemporary Art Fairs and Galleries : New Data on the Art Market "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abramovic : A Case Study in the Sociology of Works of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance &amp;quot; Légitimité et hiérarchies culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Trente ans après La distinction "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans d'enquêtes sur les publics du Centre Georges Pompidou (&amp;quot;Beaubourg&amp;quot;) à Paris : des préoccupations des commanditaires et des chercheurs aux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Suisse de Sociologie "Identité et transformations des modes de vie". Séance plénière Pratiques culturelles et identités des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence at work : Marina Abramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association, RN02 "Sociology of the Arts",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de l'activité artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT 14 "Sociologie des arts et de la culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art en fête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Art et patrimoine", Hôtel de ville de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur et le prix des oeuvres d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Les mardis des Bernardins". Cycle Passerelle des arts. Collège des Bernardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French and japanese visual artists on the international art market and in the international art world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium franco-japonais organisé par le CNRS; Ministère de l'Education Nationale; Ministère des Affaires Etrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des artistes français et des artistes japonais sur le marché et sur la scène internationale de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maison franco-japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un palmarès international de l'art contemporain à celui des pays. Classement des oeuvres, des artistes, des manifestations culturelles et des places de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "La sociologie et l'économie des biens symboliques" GDR Economie et sociologie - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des palmarés indigènes en sociologie aux fins d'objectivation : l'exemple de la dimension internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut Marc Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art plus fort que la science? L'affrontement entre expertise stylistique et l'expertise scientifique dans une querelle sur l'authenticité d'une oeuvre d'art : l'affaire Sésostris III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT 27 "Sociologie des intellectuels et de l'expertise : savoirs et pouvoirs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of nationality and country of residence on economic success and aesthetic consecration in the visual arts today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Evaluation practices in art worlds". Social Sciences Research Center Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female contemporary art dealers in Chelsea (New York) : what happened to the glass ceiling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association, RN19 "Sociology of Professions" et RN33 "Women and Gender Studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions socio-culturelles de l'émergence internationale de l'art contemporain chinois et le rôle de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche doctorale de Samy Cohen. Institut d'Etudes Politiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'etonnante réussite des femmes galeristes en art contemporain : le cas de Chelsea (New York)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre et marché de l'art". Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l'Italie sur la scène internationale de l'art dans les arts visuels des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Pourquoi l'Italie au XXème siècle? La place de l'Italie sur la scène internationale dans les arts visuels et en architecture". Académie de France, Villa Médicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes contemporains français, la scène et le marché international de l'art : qu'est-ce qui à changé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Art, marché et mondialisation", l'Alcazar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a sociological analysis of works of art possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'European Sociological Association, RN02 "Sociology of the Arts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence à l'oeuvre : Marina Abramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT 14 "Sociologie des arts et de la culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par delà des frontières?Une analyse sociologique du facteur national lors des foires et dans le monde des galeries d'art contemporain internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut Universitaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de publication pendant et après la thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Ecole des Hautes Etudes en Sciences Sociales sur la professionnalisation des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence politique dans l'oeuvre de Marina Abramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR Opus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et galeristes d'art contemporain au coeur du marché : pourquoi le &amp;quot;plafond de verre&amp;quot; ne joue-t-il pas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ème congrès "Etre en société. Le lien social à l'épreuve des cultures", Association internationale des Sociologues de langue française (AISLF), université de Galatasaray, 9 juillet 2008, Istanbul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiatives publiques : l'événementiel et la labellisation culturelle : président de séance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ACFAS, 6 mai 2008 (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventes aux enchères et ventes en galeries d'art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LASTES, université de Nancy-II, 28 avril 2008, Nancy (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial aspects of art. The international dimension : président de séance du comité de recherche 37 &amp;quot;sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de sociologie de l'international sociological association, 7 septembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The illusion of the disappearance of national borders in the contemporary art world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale du Ve seminario em sociologia da cultura e da imagem, 3-4 décembre 2008, Rio de Janeiro (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des artistes brésiliens sur le marché et dans le monde de l'art contemporain international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Brasilia, 25 novembre 2008, Brasilia (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brasilia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de M2 muséologie de Bernadette Dufrêne, Ecole du Louvre, 22 janvier 2008, Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociologiques des oeuvres d'art : la question de l'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ème congrès "Être en société. Le lien social à l'épreuve des cultures", Association internationale des sociologues de langue française (AISLF), université de Galatasaray, 9 juillet 2008, Istanbul (Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary art market today : territorial influence in a globalized world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de sociologie de l'international sociological association, septembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art contemporain : l'impact territorial dans un espace mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ème congrès "Etre en société. Le lien social à l'épreuve des cultures", Association internationale des sociologues de langue française (AISLF), université de Galatasaray, 11 juillet 2008, Istanbul (Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successful women in the art world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology of art group, Columbia university, new school for social research, CUNY, Saint Joseph College, 11 mai 2008, New York (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art contemporain et les biennales à l'heure de la globalisation : concentrations nationales et territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femke van Hest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Arts, territoire et nouvelle économie culturelle. La culture, un atout incontournable du développement urbain et régional?", ACFAS, 6-7 MAI 2008, Québec (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The international impact of the french visual arts : is there such a thing as &amp;quot;the death of french culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "The french connection : new perspectives on french contemporary art across disciplines", university of Cambridge-Trinity College/King's College/The centre for research in the arts social sciences and humanities, 24-26 juillet 2008, Cambridge (Grande-Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial aspects of art. Local and national dimensions : président de la séance du comité de recherche 37 &amp;quot;sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de sociologie de l'international sociological association, 8 septembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures et cinéma : président de séance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ème congrès "Etre en société. Le lien social à l'épreuve des cultures", Association internationale des sociologues de langue française (AISLF), université de Galatasaray, 11 juillet 2008, Istanbul (Turquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can there be such a thing as a sociology of works of art?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'european sociological association, novembre 2008, Venise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard sociologique sur l'internationalisation de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut d'études politiques de Strasbourg/Maison des sciences de l'homme/Centre européen d'actions artistiques (CEAAC), 17 décembre 2008, Strasbourg (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des femmes dans les galeries new-yorkaises d'art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "L'art à l'épreuve du marché", université de Liège, département des sciences historiques, service d'histoure de l'art de l'époque contemporaine, 30 octobre 2008, Liège (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial aspects of art. Varia : président de la séance du comité de recherche 37 &amp;quot;sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de sociologie de l'international sociological association, 8 septembre 2008, Barcelone (Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique gastronomique et critique artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00730437v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Berne, Suisse</w:t>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'Association internationale de Sociologie, Groupe de Sociologie de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomic Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème congrès mondial de l'Association internationale de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...3523 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5370,98 +5698,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Illusion of an International Contemporary Art Scene without Borders: An Empirical Sociological Survey of Globalization in the Visual Arts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium franco-japonais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5471,861 +5799,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et société : recherches récentes et regards croisés Brésil - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucia Villas Bôas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OpenEdition Press, 2016, Brésil / France | Brasil / França ; collection du programme Saint-Hilaire, 978-2-8218-5584-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.oep.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art contemporain international : entre les institutions et le marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Jacqueline Chambon Artprice, pp.270, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de l'ouvrage d'écrits de W. I. Thomas, F. Znaniecki : Fondation de la sociologie américaine. Morceaux choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.346, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commissaires-priseurs : La mutation d'une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropos, pp.534, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, le Brésil et la sociologie de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaucia Villas Bôas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et société : Recherches récentes et regards croisés, Brésil/France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Press, 2016, Brésil / France \textbar Brasil / França, 978-2-8218-5588-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.oep.596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Nationality and Territory on Fame and Success in the Visual Arts Sector : Artists, Experts, and the Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femke van Hest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baia Curioni; Stefano and Velthuis; Olav. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmopolitan Canvases : The Globalization of Markets for Contemporary Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.170-192, 2015, 978-0-19-871774-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198717744.003.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Recognition and Success in the Visual Arts: A Sociological Perspective on Two Rankings of the Top 100 Artists in the World and the Uneven Distribution of Success Among Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manzo, Gianluca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Social Mechanisms : Essays in Honour of Mohamed Cherkaoui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bardwell Press, pp.181-206, 2015, 978-1-905622-46-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Fame, Success and Consecration in the Visual Arts : A Sociological Perspective on Two Rankings of the &amp;quot;Top 100 Artists in the World“: the &amp;quot;Kunstkompass“ and the &amp;quot;Capital Kunstmarkt Kompass“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danko; Dagmar and Moeschler; Olivier and Schumacher; Florian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst Und Öffentlichkeit : Reihe, Kunst Und Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; VS-Verlag, pp.345-364, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-658-01834-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evoluçào do mercado de arte : internacionalizaçào crescente e desenvolvimento da arte contemporânea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fialho; Ana Letícia and de Moraes; Angélica and Quemin; Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Valor da Obra de Arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metalibros, pp.10-30, 2014, 978-85-8220-007-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chassé-croisé de la sociologie et des œuvres littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labari, Brahim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la sociologie fait de la littérature et vice-versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.15--34, 2014, Sciences humaines et sociales, 978-2-342-02397-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode : naissance et développement d’un objet d’étude en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Erner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode, où est ta victoire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Herne, 2013, 9782851974518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier pendant sa thèse. Quelques ficelles du métier exposées aux jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KAPP Sébastien, HUNSMANN Moritz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir chercheur. Écrire une thèse en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'EHESS, pp.229-243, 2013, Cas de figure, 978-2-7132-2416-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortune critique de Pierre Francastel en sociologie de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6345,1254 +6850,1254 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUFRENET T. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Francastel : l'hypothèse même de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Institut National d'Histoire de l'Art, pp.51-61, 2010, 9782917902066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de soutien au marché de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POIRRIER Ph. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et pratiques de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.155-161, 2010, 9782110081452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les officiers ministériels face à l'Etat et à l'Europe. Commissaires-priseurs, huissiers de justice et notaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GADEA C., DEMAZIERE D. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des groupes professionnels. Acquis récents et nouveaux défis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp. 108-117, 2009, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireur, Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SENECHAL Ph., BARBILLON C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France de la évolution à la Première Guerre mondiale (1789-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Institut National d'Histoire de l'Art, 6 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer une collection internationale d'art contemporain. La place des différents pays sur les cimaises du Centre Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUFRENE B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre Pompidou, 30 ans d'histoire : 1977-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Centre Pompidou, pp.527-535, 2007, CATALOGUES DU M, 978-2844263223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans d'enquête sur les publics du Centre Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUFRENE B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre Pompidou, 30 ans d'histoire : 1977-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Centre Pompidou, pp.494-498, 2007, CATALOGUES DU M, 978-2844263223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art plus fort que la science ? L'affrontement entre expertise stylistique et expertise scientifique dans une querelle sur l'authenticité d'une oeuvre d'art : l'affaire Sésostris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GAUDEZ F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-147, 2007, Logiques sociales - Sociologie des Arts, 978-2-296-03708-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les conditions de &amp;quot; faisabilité &amp;quot; d'une sociologie des oeuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PESSIN A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.227-246, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxe, ostentation et distinction. Une lecture contemporaine de la théorie de la classe de loisir de Thorstein Veblen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ASSOULYO O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le luxe. Essais sur la fabrique de l'ostentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l'Institut Français de la Mode/Ed. Le Regard, pp.137-152, 2005, Sciences humaines, 978-2914863094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts plastiques, politiques de soutien et marché de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAEZ G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutions et vie culturelles. 2ème éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Documentation Française, 2005, Coll. Les notices de la Documentation française, n°19, 9782110055736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art contemporain le temps d'une nuit. Un regard sociologique sur la Nuit blanche 2003 et sa réception par le public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUTHEIL PESSIN C., PESSIN A. et ANCEL P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rites et rythmes de l'oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.103-122, 2005, Logiques sociales, 2-7475-9122-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, l'art et la nuit. Un regard sociologique sur Nuit Blanche 2003 et sa réception par le public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oeil de la nuit - Nuit Blanche 2003. Parcours Paris rive gauche : vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Musées, pp.30-39, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Art and the Night. A sociological perspective on Nuit Blanche 2003 and its reception by the public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oeil de la nuit - Nuit Blanche 2003. Parcours Paris rive gauche: vol. 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris-Musées, pp.40-47, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Musées, pp.30-39, 2004</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Nationality of Artists on the Contemporary Art Market in the Era of &amp;quot; Globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BAKOS J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artwork through the Market. The Past and the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vydavatelstvo Slovenskej Akadémie Vied (VEDA), pp.275-302, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vydavatelstvo Slovenskej Akadémie Vied (VEDA), pp.275-302, 2004</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rheims 1910-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ouvrage collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalia 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.472-473, 2004, Universalia, 978-2852293311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.472-473, 2004, Universalia, 978-2852293311</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art contemporain, publics et non publics : des connaissances limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANCEL P., PESSIN A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les non-publics : les arts en réceptions. T.II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-131, 2004, 9782747560832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.107-131, 2004, 9782747560832</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guides gastronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédia Universalis, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00729031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7602,277 +8107,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage de FOURMAUX F. &amp;quot;Belles de Paris. Une ethnologie du music-hall&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.572-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et artistes. La difficile voie du succès dans le secteur de l'art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de DUCHESNE S., HAEGEL F. L'enquête et ses méthodes. L'entretien collectif. Armand Colin, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.171-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parker Talwar (Jennifer). Fast food, fast track : Immigrants, big business and the American dream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.755-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7882,104 +8387,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier pendant et après la thèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00112098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7989,118 +8494,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise gastronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8247,51 +8752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.145.0157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036339ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.022.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695951003588998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580906065299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-09N5C0W8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-69922005000200007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke van Hest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Villas B&#244;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198717744.003.0008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851835v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11040068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.145.0157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036339ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.022.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695951003588998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Billault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.071.0207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580906065299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-09N5C0W8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-69922005000200007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke van Hest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Villas B&#244;as" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.596" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198717744.003.0008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-01834-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851831v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>