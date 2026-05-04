--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -752,10417 +752,10417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04820962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apostille à l’article de Danielle Leeman &amp;quot;Quand on vous dit que les prix baissent&amp;quot; : un nouvel exemple d’insubordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 223, pp.53-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04820948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionnement, postures énonciatives et figure d’auteur en contexte scientifique. L’exemple de Frans de Waal dans Différents. Le genre vu par un primatologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique/8992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos de formes de textualités internes ou sous-jacentes à (l’interprétation de) l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, XXIX (1-2), pp.14-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la vie intérieure des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signifiance et figure d’auteur à l’horizon de La confrontation des points de vue dans la dynamique figurale des discours. Entretien avec Andrée Chauvin-Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.159-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théâtralisation de la parole intérieure chez Camilleri, entre dialogue interne ou extériorisé du locuteur / écouteur plurilingue et humoriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l’université de Craiova, Série sciences philologiques – langues et littératures romanes [Analele Universităţii din Craiova, Seria Ştiinţe Filologice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Année XXIV (1/2020), pp.193-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités, scénarios modaux et discours programmateur : retour critique sur l’analyse greimassienne de « La soupe au pistou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.3703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la définition, les marques syntactico-textuelles et modales du discours représenté narrativisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Notes of Ostroh Academy National University : Philology Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (81), pp.96-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intrication des discours représentés et de la narration dans les romans noirs de Dominique Manotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (90), pp.239-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04811878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche pragma-énonciative et interdisciplinaire de la notion d’explication à l’heure des discours complotistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la mauvaise foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La mauvaise foi, 2, pp.28-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des relations entre texte et image et, au-delà, entre linguistique et sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.153-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des discours des personnages, la narration, la vie et le lecteur (Dialogue entre une romancière et un linguiste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier de théorie littéraire de Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des relations textuelles entre les discours représentés narrativisés et les autres formes de discours représentés et de la distinction entre discours représentés narrativisés exprimant des pensées et narration des états intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Notes of Ostroh Academy National University : Philology Series [Naukovì zapiski Nacìonalʹnogo unìversitetu «Ostrozʹka akademìâ». Serìâ Fìlologìčna]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (81), pp.96-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du compagnonnage avec Semen et des évolutions qui s’ensuivirent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50/1, pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.15824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit et discordance des voix dans la co-construction de l’image de soi projetée et l’image attribuée par autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Fekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 81, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique/8992⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apostille à l’article de Danielle Leeman &amp;quot;Quand on vous dit que les prix baissent&amp;quot; : un nouvel exemple d’insubordination</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) vérité(s) administrer, à l’aune de l’empathie et de la confrontation des points de vue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04811716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures énonciatives, interaction et dialogisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours direct libre et parole intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191-192, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.10832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire des vérités, à l’aune de l’empathie, de la confrontation des points de vue, pour rendre compte de la complexité et faire société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse conjointe de la programmation des actions et de l’incitation à l’action. Le discours de Daech dans Dar al-Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 223, pp.53-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, N°206 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.206.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représenter la vie intérieure des animaux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démultiplication des éthos dit et montré dans le discours du Bourget de F. Hollande raconté par Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (17), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03955700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel à la pitié, questionnement problématologique et paradoxe pathémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.4087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03933562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énonciateurs premiers, seconds, points de vue, modalité, intentionnalité aux défis de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, p. 165-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit et mobilité empathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 199-200</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.5655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Signifiance et figure d’auteur à l’horizon de La confrontation des points de vue dans la dynamique figurale des discours. Entretien avec Andrée Chauvin-Vileno</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle forme de reformulation, la reformulation dans des anaphores résumantes à dimension formulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Romanica Upsaliensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les frontières de la reformulation, 87, p. 37-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophétie, fonction prophétique et témoignage prophétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analisi linguistica e litteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03933519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif victimaire de combat : « La dernière lettre d’Anne Bert, euthanasiée lundi en Belgique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le dispositif victimaire et sa disqualification, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture inclusive, au défi de toutes les inclusions, des contraintes de la langue et des stéréotypes discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le discours et la langue, 11-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation, points de vue et inférences abductives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versus: Quaderni di Studi Semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, p. 211-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une reconception de l’argumentation à la lumière de la dimension argumentative des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.2493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04022919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sens et de l’interprétation au prisme de la problématique translinguistique du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis Linguarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23817/olin.50-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04016706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse pragma-énonciative du partage ou de la concélébration poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179-180, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.4667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04016750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des récits en général, de la narratologie en particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04023028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse énonciative et textuelle des points de vue perceptifs empathiques (hétéro-perception et prise en charge énonciative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echo des études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XIII (1), pp.147-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04023019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prédicat : une question, et une « affaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175-176, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse énonciative engagée et responsable des discours médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.22693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04031637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de paradigme au défi du texte : l’exemple des paradigmes entrecroisés de l’énonciation et du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.175-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.1402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières de la reformulation : frontières supra-catégorielles, catégorielles, infra- et trans-catégorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l’université de Craiova, Série sciences philologiques – langues et littératures romanes [Analele Universităţii din Craiova, Seria Ştiinţe Filologice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XX1 (1), pp.66-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04022934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;point de vue&amp;quot; animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.145-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04023014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation, la praxis énonciative et le discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2017-0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04022947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies émotives d’un repentir public offensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.109-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04056495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En amont d’une théorie argumentative de la polyphonie, une conception radicale de l’énonciation comme énonciation problématisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXVIII (1-2), pp.131-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04056527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle conception de l’énonciation pour l’analyse de l’argumentation dans les écrits scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de catégoriser le peuple (des invisibles) en échappant aux jugements de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rhétoriques du peuple, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhetorique.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation problématisante, en dialogue avec Le Royaume, d’Emmanuel Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de discours et inégalités sociales : de l’empathie pour les invisibles à l’engagement pour le commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.757-788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir professionnel, point de vue et mobilité empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse énonciative de la connivence représentée dans les récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.189-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse de discours du manifeste 'Pour des universités à la hauteur de leurs missions'. Pour une alternative à la gestion libérale des universités et de la recherche en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 53, pp.159-173</w:t>
+              <w:t xml:space="preserve">, 2015, 39, pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La théâtralisation de la parole intérieure chez Camilleri, entre dialogue interne ou extériorisé du locuteur / écouteur plurilingue et humoriste</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le substrat énonciatif de la connaissance narrative empathique et ses enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.423-446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un parcours en énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entremeios : revista de estudos do discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.147-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des répétitions dans le discours religieux : l’exemple des litanies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétitions, figures de répétition et effets pragmatiques selon les genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Masi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plurisémie dans les syllepses et les antanaclases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.124-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre el interés de las posturas enunciativas de coenunciación, infraenunciación y supraenunciación para la interpretación de textos (en el aula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultura y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.399-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur la théorie argumentative de la polyphonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.204-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu fictionnel de l’intériorité et de l’extériorité autour des images et photographies dans Les Années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.115-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathie, points de vue, méta-représentation et dimension cognitive du dialogisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse pragma-énonciative des points de vue en confrontation dans les hyperboles vives : hyper-assertion et sur-énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’hyperbole rhétorique, 61-62, pp.91-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrestation de Jésus et la représentation de Judas en Jean, 18, 1-12. Une relecture mise en perspective avec l’univers de la gnose et l’Evangile de Judas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entremeios : revista de estudos do discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la répétition se fait figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Année XXIV (1/2020), pp.193-235</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the interest of enunciative postures (co-enunciation, under-enunciation, over-enunciation) for the interpretation of texts (in the classroom)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education and Culture: The Journal of the John Dewey Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.385-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intrication des discours représentés et de la narration dans les romans noirs de Dominique Manotti</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathie et émotions argumentées en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tome 4.1. (2012), pp.159-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ironie et sur-énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.42-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00796305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positions, positionnements et postures de l'énonciateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.23-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujets modaux, instances de prise en charge et de validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3-2), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émotion argumentée autour des identités dans Les genres médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Hekmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tome 4.1 [2013], pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listes et effets-listes. Énumération, répétition, accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167, pp.259-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures d'à-peu-près et Nom propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2 (90), pp.239-263</w:t>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (81), pp.96-103</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradigmes entrecroisés des instances énonciatives et des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches ACLIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Actes du XVIIe séminaire universitaire de Constanta (XVII), pp.9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de représentation de la mort et leurs enjeux dans la construction de l'événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation des discours des personnages, la narration, la vie et le lecteur (Dialogue entre une romancière et un linguiste)</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu - R. Sarkonak 2009 Les spirales du sens chez Renaud Camus, Amsterdam, New York, Rodopi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123, pp.555-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la mort dans les médias d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La mauvaise foi, 2, pp.28-41</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conflits de valeurs et de points de vue en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des relations entre texte et image et, au-delà, entre linguistique et sémiotique</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La levée progressive du tabou des responsabilités socio-professionnelles dans les suicides en lien avec le travail à France Télécom, de fin août à octobre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.175-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une expertise dans et par les discours professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse pragma-énonciative des figures de l'à-peu-près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les concepts de narrateur et de narratologie non communicationnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 163, pp.108-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schémas, techniques argumentatives de justification et figures de l'auteur (théoricien ou vulgarisateur) .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.504-525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse pragma-énonciative des citations du site d'Arrêt sur images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00503224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement médiatique des suicides à France Télécom de mai-juin à mi-août 2009 : la lente émergence de la responsabilité du management dans les suicides en lien avec le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, LV (1), pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00499666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux modes de représentation idéologique people du pouvoir, lors du premier anniversaire de la présidence de N. Sarkozy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52, pp.153-167</w:t>
+              <w:t xml:space="preserve">, 2010, 30, pp.147-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (81), pp.96-103</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge et imputation, ou la prise en charge à responsabilité limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162, pp.71-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du compagnonnage avec Semen et des évolutions qui s’ensuivirent</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective et point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrestation de Jésus et la représentation de Judas en Jean, 18, 1-12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (1), pp.49-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue en confrontation dans les antimétaboles PLUS et MOINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (160), pp.20-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.160.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité collective dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une conception éthique des débats politiques dans les médias : répondre de, devant, pour, ou les défis de la responsabilité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.47-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et points de vue en confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (160), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.160.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l’auteur et hiérarchisation énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.2153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure de l'auteur et hiérarchisation énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.9-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse énonciative du point de vue, narration et analyse de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filologia e Linguistica Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.345-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135-136, pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alternance des tu et des vous dans Le Deutéronome » : deux points de vue sur le rapport des fils d'Israël à l'Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (4), pp.567-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialectique du singulier et du social dans les processus de singularisation : style(s), idiolecte, ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135-136, pp.15-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des postures énonciatives et de leur utilisation en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.87-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de l'auteur à travers la construction théorico-didactique des objets grammaticaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135-136, pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse énonciative et discursive de la ponctuation du discours direct ‘complet' en fin de phrase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107 (2), pp.207-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialogisation au cœur du couple polyphonie/dialogisme chez Bakhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (1), pp.55-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement de la figure de l'auteur dans la construction événementielle d'un &amp;quot;journal&amp;quot; de campagne électorale et la question de la responsabilité, en l'absence de récit primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50/1, pp.73-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 22, pp.71-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme des discours représentés et des points de vue dans les explications, entre concordance et discordance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.145-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hakim Fekir</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;question&amp;quot; de la responsabilité dans l'écriture de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabatel</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.5-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie et auto-citations dans Du sens et La campagne de France (journal 1994) de Renaud Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39-40, pp.81-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture comme activité de construction intersubjective du soi à travers l'approche interactionnelle du style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.55-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les auto-citations et leurs reformulations : des surassertions surénoncées ou sousénoncées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse énonciative et interactionnelle de la confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141, pp.93-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme des discours représentés et des points de vue dans les explications, entre concordance et discordance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 45, pp.51-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Postures énonciatives, interaction et dialogisme</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l'énonciateur dans la co-construction interactionnelle des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.115-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue, une catégorie transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités, modalisations, apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.47-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idiolecte, ethos, point de vue: la représentation du discours de l'autre dans le discours d'ego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 44, pp.93-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Discours direct libre et parole intérieure</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction inférentielle des valeurs: pour une réception pragmatique des textes (littéraires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand voir c'est faire penser. Motivation des chaînes anaphoriques et point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'effacement énonciatif et posture de sur-énonciation dans le Dictionnaire philosophique de Comte-Sponville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (156), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.156.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effacement énonciatif et effets argumentatifs indirects dans l'incipit du &amp;quot;Mort qu'il faut&amp;quot; de Semprun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images d'utopie(s) aux stylèmes de la pensée utopique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (n° 1), pp.68-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faciliter l'appropriation de la réflexion métalinguistique au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Français Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.141-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement énonciatif dans les discours rapportés et ses effets pragmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (156), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.156.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déliaison des énonciateurs et des locuteurs dans la presse satirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes de perception en contexte d'effacement énonciatif: du point de vue représenté aux discours représentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 46 (n° 1), pp.49-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (pré-)réflexivité dans les comptes rendus de perceptions, de paroles et de pensées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphone linguistique et littéraire. Lingvistik og litteraer polyfoni, université de Roskilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.1-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes d'expression de la pré-réflexivité dans le discours indirect libre et dans les points de vue représentés ou embryonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° spécial: Stylistique et énonciation: la cas du discours indirect libre, pp.81-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme du point de vue dans les comptes rendus de perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.131-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue, entre langue et discours, description et interprétation: état de l'art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement énonciatif dans les discours représentés et ses effets pragmatiques de sous-énonciation et de sur-énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EStudios de lengua y literatura francesas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.33-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture énonciative des valeurs aspectuo-temporelles et commentatives de l'imparfait dans les suites P¨+ IMP: point de vue du locuteur ou de l'énonciateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.363-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème du point de vue dans le texte de théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 191-192, pp.en ligne. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, n° 119-120, Les écritures théâtrales, pp.7-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-énonciateur dans les montages citationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 54, pp.52-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une analyse conjointe de la programmation des actions et de l’incitation à l’action. Le discours de Daech dans Dar al-Islam</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs énonciative et représentative des 'présentatifs' C'EST, IL Y A, VOICI/VOILA: effet point de vue et argumentativité indirecte du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 9-10, pp.43-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur délibérative des connecteurs et marqueurs temporels MAIS, CEPENDANT, MAINTENANT, ALORS, ET dans l'embrayage du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 113 (n° 2), pp.153-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur de ON pronom indéfini/pronom personnel dans les perceptions représentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondus enchaînés énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126, pp.151-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déficits herméneutiques lors de l'acquisition de la compétence narrative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 24-25, pp.237-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la parole intérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°206 (2), pp.65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 132, pp.72-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur représentative et énonciative du 'présentatif' C'EST et marquage du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 128, pp.52-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'influence de la fréquence itérative sur l'accroissement de la profondeur de perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (n° 2), pp.93-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le dispositif victimaire et sa disqualification, 23</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un, deux, trois points de vue? Pour une approche unifiante des points de vue narratif et discursif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lecture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 4, pp.195-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les frontières de la reformulation, 87, p. 37-55</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas de belligérance entre perspectives du narrateur et du personnage: neutralisation ou mise en résonance des points de vue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 43, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.53-80</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche sémio-linguitique du point de vue: la thématisation du repère, dans l'expression des perceptions et/ou des pensées représentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers scientifiques de l'université d'Artois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n° 9, pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, p. 165-188</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introuvable focalisation externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 107, pp.88-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00356287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais' dans les énoncés narratifs: un embrayeur du point de vue et un organisateur textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 67 (n°1), pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...8212 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433018v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00356287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'analyse des discours médiatiques : de l'interprétation des données à la critique des pratiques discursives et sociales.</w:t>
               </w:r>
@@ -11834,2938 +11834,2938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradigmes entrecroisés des instances énonciatives et des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences invitées à l'Université de Tunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis, May 2017, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02132964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue et translinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude de l'École doctorale en Sciences du langage de la Conférence universitaire de Suisse occidentale : "Le point de vue en linguistique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg (Suisse), Apr 2017, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures, jeux de mots et points de vue : le cas de l’ironie et de l’humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences invitées des Réseaux Egyptiens de la Recherche en Français - Réseau Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Al Azhar, Département de français, Oct 2017, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour une lecture linguistique et critique des médias : engagement, éthique du chercheur, objectivité et subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences invitées des Réseaux Egyptiens de la Recherche en Français - Réseau Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ain Shams, Faculté Al Alsun, Oct 2017, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité des points de vue et mobilité empathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences invitées à l'Université de Tunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis, May 2017, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue, perception, modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire DYnamique du Langage In Situ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, May 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02123917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des interactions à leur représentation en contexte littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences invitées à l'Université de Tunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis, May 2017, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tunis, May 2017, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation directe, indirecte et énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences invitées des Réseaux Egyptiens de la Recherche en Français - Réseau Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Caire, Faculté de Lettres, Oct 2017, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg (Suisse), Apr 2017, Fribourg, Suisse</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sens et de l’interprétation au prisme de la problématique translinguistique du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international linguistique et littéraire "Au carrefour des sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uniwersytet Wrocławski, Sep 2017, Wrocław, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Al Azhar, Département de français, Oct 2017, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du (avec le) récit ? Récit et mobilité empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Narrations de la société, sociétés de la narration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Ain Shams, Faculté Al Alsun, Oct 2017, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02124185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lapsus clavis sont-ils des lapsus comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Jeux de mots et interaction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Trier, Sep 2016, Trier, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Caire, Faculté de Lettres, Oct 2017, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir professionnel et point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TALES/TALK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Sabine Vanhulle, Apr 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Uniwersytet Wrocławski, Sep 2017, Wrocław, Pologne</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de discours et inégalités sociales : de l’empathie pour les invisibles à l’engagement pour le commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Symposium International sur l’Analyse du Discours : "Discours et inégalités sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Minas Gerais, Sep 2016, Belo Horizonte, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2017, Metz, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire du fictif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La théorie d’Antoine Culioli et la littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Oct 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Trier, Sep 2016, Trier, Allemagne</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02124101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le point de vue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse, Nov 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Sabine Vanhulle, Apr 2016, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue et unités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de M. Colas-Blaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Apr 2016, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sousse, Nov 2016, Sousse, Tunisie</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse énonciative des points de vue perceptifs empathiques (hétéro-perception et prise en charge énonciative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La perception en langue et en discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uniwersytet Opolski, Apr 2016, Opole, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Point de vue et unités</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures auctoriales ironiques dans les dessins de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’information dessinée en Afrique francophone et au Maghreb. Postures auctoriales critiques et transmission de savoirs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualisation des textes et des discours : du sujet, des œuvres et de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau DITECO (Discours, Textes, Corpus) : Université de Lorraine, Sorbonne Nouvelle Paris 3, Université de Paris Est Créteil Paris 12, Université Libre de Bruxelles, Sep 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge et responsabilité énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire Ligérien de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Orléans, Dec 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir professionnel, point de vue et mobilité empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVes Rencontres du REF. Symposium "Interagir pour (se) professionnaliser ? Nouvelles connaissances sur l’apprentissage et la construction de savoirs dans les interactions formatives dans les métiers de l’éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02124085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité verbale et lexicale, des lexies et des formules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La fabrique des mots"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle, Jun 2015, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction prophétique et la fonction testimoniale. Ce qu’il y de prophétique dans le témoignage (de l’inouï inaudible)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études la fonction prophétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes Avancées de Paris, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02124093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de mots et créativité lexicale, une affaire d’émission créatrice et de réception (re-créative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La fabrique des mots"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle, Jun 2015, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02124045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de paradigme au défi du texte. Paradigme et paradigmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LanDES (Langue Discours Énonciation Sémiotique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, Dec 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pistes d’avenir pour un enseignement de la littérature articulé avec celui de la langue, avec une visée politique humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Pratiques et l’enseignement du français, bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Metz, Apr 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique du point de vue au prisme de l’hybridité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Hybridités dans le discours fictionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut supérieur des langues appliquées de Zaghouan, Nov 2015, Zaghouan, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle conception de l’énonciation pour l’analyse de l’argumentation dans les écrits scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Argumenter dans les écrits scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Nov 2014, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la répétition. Théories linguistiques et analyse des répétitions dans les litanies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à l’Universidade Federal do Rio Grande do Norte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Norte, Oct 2014, Natal, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue, empathie, prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Universidade Federal do Rio Grande do Norte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Norte, Oct 2014, Natal, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la répétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude de l'École doctorale en Sciences du langage de la Conférence universitaire de Suisse occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Berne, Nov 2014, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du Manifeste &amp;quot;Pour des universités à la hauteur de leurs missions&amp;quot; et discussion de la notion de contre-discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Lepopolex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière lyon 2, S. Rémi-Giraud et P. Bacot, Mar 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéologie managériale dans l’enseignement supérieur et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Lepopolex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière lyon 2, S. Rémi-Giraud et P. Bacot, Feb 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de discours, critique et engagement. L’exemple d’une analyse des émotions dans un manifeste féministe lors de l’affaire DSK/Nafissatou Diallo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l’Universidade Federal do Rio Grande do Norte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Norte, Oct 2014, Natal, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affects, émotions, passions dans l’Affaire DSK/Nafissatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transversal annuel LIDILEM "Les Affects : approches interdisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble 3, Jul 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la connivence dans Les récits de la demi-brigade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Giono, le discours du roman et ses figures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, Université de Paris 4, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse énonciative de la connivence représentée dans les récits en mode empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GADGES (Groupe d’Analyse de la Dynamique des Genres Et des Styles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Mar 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énonciation problématisante et figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de M. Colas-Blaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Luxembourg, Apr 2016, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Université du Luxembourg, Dec 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal de Minas Gerais, Sep 2016, Belo Horizonte, Brésil</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02123877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la connaissance narrative empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Narrative Matters 2014, Récit et savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot et American University of Paris, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Oct 2016, Pau, France</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition lexicale et cohérence discursive dans les textes argumentatifs : approche contrastive français/anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poncharal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La répétition lexicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Uniwersytet Opolski, Apr 2016, Opole, Pologne</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01459522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les relations entre locuteurs et énonciateurs Des voix et des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des voix et des points de vue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Luxembourg, Luxembourg. pp.357-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux Montaigne, Nov 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialectique du singulier et du social dans l'approche énonciative du style à travers l'articulation des primats et des primautés, des facteurs et des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA DIALECTIQUE DU SINGULIER ET DU SOCIAL DANS L'APPROCHE ENONCIATIVE DU STYLE A TRAVERS L'ARTICULATION DES PRIMATS ET DES PRIMAUTES, DES FACTEURS ET DES ACTEURS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Besançon, France. pp.325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...1599 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504662v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00504918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte, dynamique interprétative et communauté discursive</w:t>
               </w:r>
@@ -15157,2241 +15157,2359 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (30)</w:t>
+        <w:t xml:space="preserve">Ouvrages (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observateurs et spectateurs dans l'art et la littérature de l'Antiquité au XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Luce. Presses universitaires de Rennes, 2025, Interférences, 978-2-7535-9785-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Argumenter en racontant. (Re)lire et (ré)écrire les textes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04811705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire du point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04811692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Construction textuelle du point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04811701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confrontation des points de vue dans la dynamique figurale des discours – énonciation et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2021, 978-2-35-935-305-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04811673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une lecture linguistique et critique des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.520, 2017, 978-2-35935-194-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémantique et ses interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ferrara-Leturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Léturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.340, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de vue sur le point de vue. Un essai de réflexion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris de Arruda Carneiro da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359, 2015, 978-2-35935-128-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabatel</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue sur le point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Ferrara-Leturgie</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.340, 2015</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, pp.358, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les médias parlent des émotions. L’affaire Nafissatou Diallo contre Dominique Strauss-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doris Cunha</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Donahue</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria das Graças Soares Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 332 p, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de Communication, N 20/2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric François</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy, pp.474, 2011, 978-2814301085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de Communication, N 19/2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, pp.358, 2015</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy, pp.418, 2011, 978-2-8143-0084-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment les médias parlent des émotions. L’affaire Nafissatou Diallo contre Dominique Strauss-Kahn</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au savoir dans les discours professionnels. LIDIL, N° 43, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Monte</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellug, pp.173, 2011, 978-2843102011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français moderne n° 1 - 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édition CILF, pp.140, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reformulations pluri-sémiotiques en contexte de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.298, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00503970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, 332 p, 2015</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy, pp.460, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questions de Communication, N 19/2011</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo narrans. Pour une analyse énonciative et interactionnelle du récit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Lambert-Lucas, pp.690, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langue française, pp.136, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo narrans. Pour une analyse énonciative et interactionnelle du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Lambert-Lucas, pp.690, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Nancy, pp.418, 2011, 978-2-8143-0084-2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRESEF, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questions de Communication, N 20/2011</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'auteur en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Nancy, pp.474, 2011, 978-2814301085</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ELLUG, Université de Grenoble, pp.198, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rapport au savoir dans les discours professionnels. LIDIL, N° 43, 2011</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enonciation et responsabilité dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ellug, pp.173, 2011, 978-2843102011</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.204, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Édition CILF, pp.140, 2011</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions orales en contexte didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Lyon, pp.370, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.298, 2010</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langages n° 156 Effacement énonciatif et discours rapporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larousse, pp.128, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabatel</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumenter en racontant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, pp.133, 2004, Savoirs en pratique, Canvat (Carl) et Dufays (Jean-Louis)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue. Cahiers de praxématique n° 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Montpellier 3, pp.247, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, écrire le point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel. Scéren, CRDP Académie de Lyon, pp.146, 2002, Savoirs en pratiques. Autour d'une question d'enseignement, Anne-Marie Mercier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus rédactionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Gaulmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Nancy, pp.460, 2008</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchard Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.317, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Langue française, pp.136, 2008</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction textuelle du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delachaux et Niestlé. Delachaux et Niestlé, pp.202, 1998, Sciences des discours, Jean-Michel Adam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Lambert-Lucas, pp.690, 2008</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Celted, Université de Metz. Celted, Université de Metz, Klincksieck, pp.306, 1997, Recherches textuelles, n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...808 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17401,6143 +17519,6143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue (Aux carrefour des sémiotiques linguistique et visuelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lia Kurts-Wöste, Jean Lassègue, Vincent Michaud-Laine, Régis Missire, Muriel van Vliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas notionnel des sciences de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue (linguistique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lia Kurts-Wöste, Jean Lassègue, Vincent Michaud-Laine, Régis Missire, Muriel van Vliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas notionnel des sciences de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue (Anthropologie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lia Kurts-Wöste, Jean Lassègue, Vincent Michaud-Laine, Régis Missire, Muriel van Vliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas notionnel des sciences de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los retos communicativos e interaccionales del análysis pragma-enunciativo de los puntos de vista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. I. Londoño Zapata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama actuel de l’analyse du discours : avancées et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblos, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04840984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole intérieure entre théorie et pratique dans Mes Nippes de Gabriel Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Dugua, Lofti Abouda, Olivier Baude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Se) représenter la parole. Hommages à Gabriel Bergounioux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux humoristiques avec les délires de la surinterprétation et du surinvestissement affectif (Moi et François Mitterrand d’H. Le Tellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fleury, Florence Leca-Mercier, Claire Stolz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humour du prochain. Hommages à Anne-Marie Paillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathie et point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Basso-Fossali &amp; G.M. Tore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redéfinir le sémiotique. Hommages à Marion Colas-Blaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04840959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport simplexe de la problématique des points de vue à la complexité énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.T. Do Hurinville, H. L. Dao, I. Wissner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La complexité dans le langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Honoré Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04840970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des répercussions de changements de support, format et média sur la transposition des discours représentés en discours potentiels montrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Bartelmebs, M. Colas-Blaise, S. Marnette, L. Rosier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités des discours rapportés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Academia, A paraître</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des points de vue dans les textes et les images (et de leurs relations avec les notions de perspective et d’observateur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Luce. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observateurs et spectateurs dans l’art et la littérature de l’Antiquité au milieu du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Academia, 2024</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enunciadores primeiros e segundos, pontos de vista, modalidade e intencionalidade como desafios de interpretação », traduction de « Énonciateurs premiers, seconds, points de vue, modalité, intentionnalité aux défis de l'interprétation », publié dans Recherches en Langue et Littérature Françaises (U. Tabriz, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mônica Magalhães Cavalcante, Mariza Angélica Paiva Brito et Mayara Arruda Martins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto, tecnodiscursividade e enunciação - Traduções</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Pontes Editores, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux linguistiques, épistémologiques et éthiques d’une écriture scientifique, du côté des animaux, et au-dessus d’eux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. Baratay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire du côté des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.165-178, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, Pontes Editores, 2024</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double articulation au défi du texte. Les substrats rhétorico-textuel et pragma-énonciatif de la (sur-)signifiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bravo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La double articulation, on en crève ! Repenser le signifiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.107-124, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.165-178, 2023</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idiolecte, style, éthos et figure(s) d’auteur dans &amp;quot;Les Belles familles&amp;quot; de Jacques Prévert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Gaudin-Bordes, É. Devriendt et H. Ledouble. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’énonciation entre collectif et singulier : poétique, éthique, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain-la-Neuve, Académia-Bruylant, pp.85-97, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.107-124, 2023</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’identité individuelle et collective dans Mes indépendances de Kamel Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kastberg Sjöblom, M., Barry, A. &amp; Chauvin Vileno, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours politiques en Afrique francophone, nouvelles voix/voies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers de la Maison des Sciences de l’Homme et de l’Environnement Ledoux, Presses Universitaires de Franche-Comté, pp.59-70, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Louvain-la-Neuve, Académia-Bruylant, pp.85-97, 2023</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point(s) de vue (de la haine radicale djihadiste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Lorenzi-Bailly et C. Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ens Éditions, pp. 89-98, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enunciator position, positioning and postures », Traduction de (2012) « Positions, positionnements et postures de l’énonciateur », Travaux neuchâtelois de linguistique, 56, pp. 23-42</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ablali et G. Achard-Bayle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Theories on Texts and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-129, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110794434-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Cahiers de la Maison des Sciences de l’Homme et de l’Environnement Ledoux, Presses Universitaires de Franche-Comté, pp.59-70, 2023</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pragma-énonciative des batailles de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Montagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de la définition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-218, 2022, 978-2-406-13536-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal for a simplex account of discourse complexity using the pragma-enunciative theory of points of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language is a complex adaptive system: Exploration and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language Science Press, pp.59-70, 2022, 978-3-96110-345-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Stratégies de la définition</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’assignation à une identité et pour un universel progressiste sans rivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Attruia; A. Naccarato; A. Orlandi; C. Preite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Nous plongions nos mains dans le langage ». Hommage à Paola Paissa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-160, 2022, 978-2-8061-0661-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuer &amp;quot;les mécréants ennemis d’Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Turpin; G. Patiño-Lakatos; L. Aubry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-74, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enonciateurs premiers, seconds, points de vue, modalité et intentionnalité aux défis de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Genz; P. Gevaudan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphonie in literarischen, medizinischen und pflegewissenchaftlichen Textsorten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht Unipress Gmbh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-48, 2021, 978-3-8471-0990-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indignation en mineur (ou hyperbolisée) en régime de controverse (ou de polémique) dans « l’Affaire du prédicat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Régent-Susini; Y. Grinshpun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’indignation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-247, 2021, 2379060711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire-outil, mémoire-valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Attruia; Eriberto Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria collettiva. Saggi di linguistica e letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-38, 2021, 979-12-80414-39-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intrication des perceptions et modalités dans la recette de la ‘soupe au pistou’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Lacassain-Lagoin; Fabrice Marsac; Magdalena Danko; Mária Pal'ova; Monika Zázrivcová. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens (inter)dits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6 (3), L’Harmattan; col. Dixit Grammatica, pp.43-61, 2021, Analyse du discours et pragmatique, 978-2343227313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la connivence dans Les récits de la demi-brigade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Berthomieu; S. Milcent-Lawson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giono, une poétique de la figuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-218, 2022, 978-2-406-13536-4</w:t>
+              <w:t xml:space="preserve">, pp.75-95, 2020, 978-2-406-10056-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Language Science Press, pp.59-70, 2022, 978-3-96110-345-4</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des identités personnelles et collectives autour de François Hollande dans le discours du Bourget de 2012 raconté par Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Paissa; R. Koren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du singulier au collectif : construction(s) discursive(s) des identités collectives dans les débats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-69, 2020, 978-2-35935-307-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">« Nous plongions nos mains dans le langage ». Hommage à Paola Paissa</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition en avant et signifiance. À propos de Sainte Geneviève Patronne de Paris de Charles Péguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Magri-Mourgues; P. Walh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répétition et signifiance. L’invention poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-160, 2022, 978-2-8061-0661-2</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les discours meurtriers aujourd'hui</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres discursifs influent-ils sur les reformulations ? Une réponse par les reformulations en chaîne, dans un discours philosophique court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ablali; M. Gonçalves; F. Silva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformuler, une question de genre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-74, 2022</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edições Humus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-50, 2020, 978-989-755-715-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-38, 2021, 979-12-80414-39-7</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique translinguistique du point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Azouzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le point de vue, entre langue et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Al Massira, pp.19-38, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.227-247, 2021, 2379060711</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématisation linguistique de la notion d’altérité confrontée à celle de paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al Akim Elweya et Abaza Hoda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernité et altérité : Représentations, Concepts et Langues, Actes du colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORDE, REREF, Institut Français d’Égypte et Université de Beni-Suef, p. 10-33, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-48, 2021, 978-3-8471-0990-7</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de mots, créativité verbale et/ou créativité lexicale : des lexies et des formules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquet-Pfau, C. &amp; Sablayrolles, J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des mots français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.233-249, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 6 (3), L’Harmattan; col. Dixit Grammatica, pp.43-61, 2021, Analyse du discours et pragmatique, 978-2343227313</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des points de vue et mobilité empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colas-Blaise, M., Perrin, L. &amp; Tore, G.M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énonciation aujourd'hui, un concept-clé des sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.137-152, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-95, 2020, 978-2-406-10056-0</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des points de vue et mobilité empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colas-Blaise, M., Perrin, L. &amp; Tore, G.M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des points de vue et mobilité empathique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.135-150, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-69, 2020, 978-2-35935-307-5</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si la didactique du français (re)croisait linguistique, littérature et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petitjean, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques du français et de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, CREM, Université de Lorraine, pp.321-340, 2016, Recherches textuelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures énonciatives, variable générique et stratégies de positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Angermuller, G. Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours et dispositifs d’énonciation. Autour des travaux de Dominique Maingueneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.125-136, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-50, 2020, 978-989-755-715-6</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un mode de signifiance sémantique pathémique-iconique fréquent en poésie à un mode d’énonciation subjectif-empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bédouret et C. Laplantine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Benveniste, vers une poétique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l’Adour., pp.111-137, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Al Massira, pp.19-38, 2020</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du style en politique dans les commentaires métadiscursifs médiatiques des deux premières années de présidence de N. Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bordas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Style, langue, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Honoré Champion, pp.371-381, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, FORDE, REREF, Institut Français d’Égypte et Université de Beni-Suef, p. 10-33, 2019</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sujet, des œuvres et de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Masseron, J. M. Privat, Y. Reuter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, linguistique et didactique du français. Les travaux Pratiques d'André Petitjean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion., pp.97-105, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.233-249, 2016</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un parcours en énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Carcassonne, A. Cunha, C. Donahue, F. François, A. Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points de vue sur le point de vue. Un essai de réflexion collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas., pp.327-355, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.137-152, 2016</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dégoût et indignation dans le Manifeste/pétition féministe Pas de justice, pas de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Rabatel M. Monte, M. Graças Soares Rodrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les médias parlent des émotions. L’affaire Nafissatou Diallo contre Dominique Strauss-Kahn.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.143-160, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.135-150, 2016</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique des émotions dans l’affaire Nafissatou Diallo versus Dominique Strauss-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria das Graças Soares Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabatel, A., Monte, M. &amp; Soares Rodrigues, M.G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les médias parlent des émotions. L’affaire Nafissatou Diallo contre Dominique Strauss-Kahn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.7-35, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 14, CREM, Université de Lorraine, pp.321-340, 2016, Recherches textuelles</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir le visible : une vision opacifiante : La femme pauvre de Léon Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. de Georges Mestral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du descriptif dans le roman français du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.213-224, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.125-136, 2015</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue en confrontation dans les contrepèteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Winter-Froemel, A. Zirker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux du jeu des mots. Perspectives linguistiques et littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, Mouton, pp.31-64, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l’Adour., pp.111-137, 2015</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémantique à la croisée des paradigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ferrara-Leturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Léturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabatel, A., Ferrara-Léturgie, A. &amp; Léturgie, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sémantique et ses interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.7-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Honoré Champion, pp.371-381, 2015</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence, histoire exemplarité dans l’œuvre de Charlotte Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danblon, E. Ferry, V. Nicolas, L. &amp; Sans, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence, histoire exemplarité dans l’œuvre de Charlotte Delbo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.81-106, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion., pp.97-105, 2015</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage des formules aphoristiques dans le Dictionnaire philosophique de Comte-Sponville : coénonciation et sousénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cossutta, F. &amp; Cicurel, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, sentences, thèses : détachement, transmission et recontextualisation des énoncés philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.163-198, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas., pp.327-355, 2015</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse pragma-énonciative des points de vue en confrontation dans les hyperboles vives : hyper-assertion et sur-énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hyperbole rhétorique, Travaux neuchâtelois de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-62, 91-109, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.143-160, 2015</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rôle du visuel en image dans la référenciation des perceptions autres que visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verine, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le non visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, pp.39-56, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Monte</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rubrique Intox/désintox de Libération. Nouvelle rubrique, nouvelle pratique journalistique, voire nouveau genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monte, M. &amp; Philippe, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des textes aux genres, Hommages à Jean-Michel Adam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.103-116, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole des politiques soumise à contre-enquête’ représente-t-elle de la même façon la parole des hommes et des femmes politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours rapporté genre(s) et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholm University, Romanica Stockolmiensia, pp.197-208, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enonciateur, sujet modal, modalisation et modalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Maury-Rouan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le discours: énonciation, interaction : hommage à Robert Vion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.53-70, 2012, 9782853998185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue et postures énonciatives dans la production, la circulation et les altérations du sens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Braun Dahlet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciências da linguagem e didatica das linguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanitas/Fapesp, pp.151-163, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sous-énonciation comme stratégie de co-construction interactionnelle des points de vue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Verine; C. Détrie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'actualisation de l'intersubjectivité en discours. Hommages à Jeanne-Marie Barbéris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Limoges : Lambert-Lucas, pp.157-177, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et montrer : quand les schémas reformulent le texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Reformulations pluri-sémiotiques en contexte de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.27-45, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00503983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une narratologie énonciative ou pour une analyse énonciative des phénomènes narratifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Pier et F. Berthelot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologies contemporaines : nouveaux paradigmes pour la théorie et l'analyse du récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.109-137, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche intégrée des reformulations pluri-sémiotiques en contexte de formation : apprendre en reformulant et en resémiotisant documents iconiques, gestes et actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les reformulations pluri-sémiotiques en contexte de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.7-24, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00503976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reformulations dans des situations pluri-sémiotiques : apprendre en reformulant et en resémiotisant documents iconiques, gestes et actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les reformulations pluri-sémiotiques en contexte de formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-24, 2010, Annales Littéraires, 978-2848672854</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00861066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du destinataire au théâtre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Despierre; F. Fix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A qui parle-t-on ? Le destinataire dans le théâtre vivant français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.5-16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions dialogiques autour de la ponctuation du discours direct complet en fin de phrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evrard (Y.), Pierrard (M.), Rosier (L.) Van Raemdonck (D.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens en marge. Représentations linguistiques et observables discursifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-183, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue et l'ordre des mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontvieille (A.), Thonnerieux (S.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre des mots à la lecture des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.305-318, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brief introduction to an enunciative approach to point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modeling Mediacy : Point of View, Perspective, Focalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.79-98, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style et &amp;quot;théorie des styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Olivier, Charolles Michel, Kleiber Georges, Prévost Sophie, Schnedecker Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une approche moniste de la notion de "moyens d'expression"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.385-400, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie discursive de concordance discordante dans les ensembles reprises + reformulations (en contexte didactique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragmatique de la reformulation, types de discours, interactions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-202, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La re-présentation des voix populaires dans le discours auctorial chez A. Ernaux : surénonciation et antihumanisme théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petitjean, André, Privat, Jean-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effets de voix populaires dans les fictions romanesques et théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Metz, pp.287-325, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue et représentations du divin dans 1 Samuel 17, 4-51.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RRENAB. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le texte biblique. Etudes sur le point de vue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, pp.15-55, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétitions et reformulations dans L'Exode : coénonciation entre Dieu, ses représentants et le narrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohamed Kara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages et analyses de la reformulation. Recherches linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Metz, pp.75-96, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rôle des postures énonciatives de surénonciation et de sousénonciation dans les analyses de corpus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guernier Marie-Cécile, Durand-Guerrier Viviane et Sautot, Jean-Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages. Recueil, traitement et interprétation didactiques des données langagières en contextes scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.221-248, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genette, les voix du texte et la dialogisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens et ses voix,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches linguistiques, pp.167-190, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les postures énonciatives dans la co-construction dialogique des points de vue: co-énonciation, sur-énonciation, sous-énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bres (Jacques), Haillet (Pierre-Patrick), Mellet (Sylvie), Nolke (Henning) et Rosier (Laurence). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et polyphonie. Approches linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, Duculot, pp.95-110, 2005, Champs linguistiques, recueils</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effacement énonciatif et argumentation indirecte: on-perceptions, on-représentations et on-vérités dans les points de vue stéréotypés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raccah (Pierre-Yves). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, langues et cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.85-116, 2005, Sémantiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visée des énonciateurs au service du lexique: points de vue, (connaissance et) images du monde, stéréotypie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grossmann (Francis), Paveau (Marie-Anne) et Petit (Gérard). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du lexique: langue, cognition, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.229-245, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déséquilibres interactionnels et cognitifs, postures énonciatives et co-construction des savoirs: co-énonciateurs, sur-énonciateurs, sous-énonciateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabatel (alain). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions orales en contexte didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.29-66, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oral réflexif et ses conditions d'émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabatel (alain). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions orales en contexte didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5-27, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse énonciative de la valeur aspectuo-temporelle de l'imparfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adam (Jean-Michel) Grize (Jean-Blaise) Ali Bouacha (Magid). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et discours: catégories pour l'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.83-92, 2004, Langages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre usage et mention: la notion de représentation dans les discours représentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amossy (Ruth) et Maingueneau (Dominique). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse du discours dans les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.111-121, 2003, Théories de la littérature. Cribles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paradoxe énonciatif: la connotation autonymique représentée dans les 'phrases sans parole' stéréotypées du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Authier-Revuz (Jacqueline), Doury (Marianne) Reboul-Touré (Sandrine). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parler des mots. Le fait autonymique en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.271-280, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue entre grammaire et interprétation: le cas de ON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, écrire le point de vue. Un apprentissage de la lecture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scéren, CRDP Académie de Lyon, pp.71-101 + 133-137, 2002, Savoirs en pratiques. Autour d'une question d'enseignement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue et polyphonie dans les textes narratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, écire le point de vue. Un apprentissage de la elcture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scéren, CRDP Académie de Lyon, pp.9-24 + 133-137, 2002, Savoirs en pratiques. Autour d'une question d'enseignement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclencher le mécanisme'... de la construction/déconstruction du texte romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabatel</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.7-35, 2015</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eddy Roulet, Marcel Burger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les modèles du discours au défi d'un dialogue romanesque: l'incipit du roman de R. Pinget, Le Libera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.153-211, 2002, Langage, cognition, interaction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.213-224, 2015</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de structuration du texte, entre oral et écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Gaulmyn, Robert Bouchard, Alain Rabatel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le processus rédactionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-88, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...2809 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23547,1180 +23665,1180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue, de la linguistique à la didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réédition d’Argumenter en racontant (2004, Bruxelles, De Boeck)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.VII-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un certain nombre de dispositifs d’évaluation des points de vue dans des écrits fictionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">réédition d’Argumenter en racontant (2004, Bruxelles, De Boeck)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.135-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.VII-X</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard rétrospectif et prospectif sur la problématisation linguistique de la notion de point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réédition de La construction textuelle du point de vue (1998, Lausanne, Paris, Delachaux et Niestlé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.VII-XXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.VII-XXVIII</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au commencement était la sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Toucher, par les mots et par les textes, livre de Bertrand Verine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.9-15</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une histoire du point de vue à ce qui s’en suivit… vingt-cinq ans plus tard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réédition d’Une Histoire du point de vue, Metz : CELTED, université de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.VII-XIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.VII-XIII</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix de la vérité. Témoin et témoignage dans les tribunaux romains du Ier siècle avant J.C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.478-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.478-481</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignages sous influence. La vérité du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage des veilles et des songes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.5-8</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répétition : théorie et application dans le discours religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La répétition : théorie et application dans le discours religieux</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue, empathie et prise en charge. Analyse énonciative, interactionnelle et pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Point de vue, empathie et prise en charge. Analyse énonciative, interactionnelle et pragmatique</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métalangage et expression du sentiment linguistique « profane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Métalangage et expression du sentiment linguistique « profane »</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de discours, objectivité, subjectivité, engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.161-166</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une conception éthique des débats politiques dans les médias : répondre de, devant, pour, ou les défis de la responsabilité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une conception éthique des débats politiques dans les médias : répondre de, devant, pour, ou les défis de la responsabilité collective</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les discours oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positions, positionnements et postures de l’énonciateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La magie empathique de Marguerite Yourcenar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01351668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Positions, positionnements et postures de l’énonciateur</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialogisation au cœur du couple polyphonie/dialogisme chez Bakhtine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01351659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24730,114 +24848,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémio-linguistique de la notion de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Verlaine - Metz, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996METZ005L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24984,51 +25102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Filinich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35494/topsem.2025.1.53.874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/wsgh-g270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique/8992" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-48X7V5PW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Fekir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.206.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.457" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Hekmat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Micheli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Florea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.160.0021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.160.0003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2153" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371500v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.156.0018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.156.0003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433117v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433020v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133235v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133043v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123890v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131206v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124101v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130902v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123895v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123862v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126028v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118866v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504662v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433214v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433183v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/pour-une-lecture-linguistique-et-critique" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris de Arruda Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/points-de-vue-sur-le-point-de-vue/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrara-Leturgie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;turgie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519033v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cunha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as Soares Rodrigues" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856931v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856937v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368178v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368176v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371498v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433218v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Gaulmyn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchard Robert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433016v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841331v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840970v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840959v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841030v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827591v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827547v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824259v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824267v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959201v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/pdf/strategies-de-la-definition-une-approche-pragma-enonciative-des-batailles-de-definition.html?displaymode=full" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957898v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-nous_plongions_nos_mains_dans_le_langage_hommage_a_paola_paissa_francesco_attruia_annafrancesca_naccarato_adriana_orlandi_chiara_preite-9782806106612-73109.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957817v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/germanistische-linguistik/52645/polyphonie-in-literarischen-medizinischen-und-pflegewissenschaftlichen-textsorten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957751v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/en/pubblicazioni/la-memoria-collettiva-francesco-attruia-eriberto-russo-9791280414397.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957765v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957784v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956457v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration-figures-enonciatives-de-la-connivence-dans-les-recits-de-la-demi-brigade.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957715v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/du-singulier-au-collectif-constructions-discursives-de-lidentite-collective-dans-les-debats-publics/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956431v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/repetition-et-signifiance-linvention-poetique/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/978-989-755-715-6/refa3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957728v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323292v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338310v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313614v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312908v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317641v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313579v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351573v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351404v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313622v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351353v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351315v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312889v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351313v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351362v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857173v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503983v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854919v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433345v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367117v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367122v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367114v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367119v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367108v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367101v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366911v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433283v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433233v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433120v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433074v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martinie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433054v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849316v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849300v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849289v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849273v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351614v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351631v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351669v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351576v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351574v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351584v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351575v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351612v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351666v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351578v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351668v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351660v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351659v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777185v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ005L" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Filinich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35494/topsem.2025.1.53.874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/wsgh-g270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique/8992" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-48X7V5PW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Fekir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.206.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/olin.50-10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.457" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Hekmat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Micheli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Florea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.160.0021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.160.0003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2153" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371500v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.156.0018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.156.0003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433117v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433020v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356287v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133235v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133060v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132630v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133043v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130902v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123895v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124093v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124045v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123862v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126028v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123877v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433214v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433183v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luce" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811705v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811692v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811673v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/pour-une-lecture-linguistique-et-critique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrara-Leturgie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;turgie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-semantique-et-ses-interfaces-asl13/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris de Arruda Carneiro da Cunha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/points-de-vue-sur-le-point-de-vue/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cunha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313699v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as Soares Rodrigues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856937v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856931v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371498v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Gaulmyn" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchard Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433015v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841321v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840984v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841030v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840970v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827591v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846180v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827578v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824267v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821251v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/pdf/strategies-de-la-definition-une-approche-pragma-enonciative-des-batailles-de-definition.html?displaymode=full" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957898v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-nous_plongions_nos_mains_dans_le_langage_hommage_a_paola_paissa_francesco_attruia_annafrancesca_naccarato_adriana_orlandi_chiara_preite-9782806106612-73109.html" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957817v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/germanistische-linguistik/52645/polyphonie-in-literarischen-medizinischen-und-pflegewissenschaftlichen-textsorten" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957751v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/en/pubblicazioni/la-memoria-collettiva-francesco-attruia-eriberto-russo-9791280414397.html" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957784v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956457v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration-figures-enonciatives-de-la-connivence-dans-les-recits-de-la-demi-brigade.html" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/du-singulier-au-collectif-constructions-discursives-de-lidentite-collective-dans-les-debats-publics/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/repetition-et-signifiance-linvention-poetique/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957741v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/978-989-755-715-6/refa3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470786v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323292v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313614v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312908v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317641v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313575v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351573v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313637v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313622v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351404v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351353v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351315v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312889v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351362v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857173v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854990v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503983v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504872v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503976v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861066v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854919v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433345v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367117v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367122v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367114v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367119v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367108v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367105v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367110v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366911v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433286v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433283v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433233v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433230v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433206v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433105v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433120v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433068v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433065v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433074v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouchard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martinie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849300v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849316v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849289v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959256v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849273v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351614v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351631v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351669v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351574v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351584v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351575v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351612v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351666v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351660v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351659v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777185v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ005L" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>