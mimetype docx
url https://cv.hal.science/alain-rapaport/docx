--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Rapaport </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About identifiability and observability for a class of dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja B Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208 (18), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-025-02854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Observability Analysis for Epidemiological Models: Insights on the SIRS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja B Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel M Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.70444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the problem of minimizing the epidemic final size for SIR model by social distancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.567-593. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2026022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194927v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of optimal control problems on stratified domains using additional controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928858v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust adaptive observer for a class of nonlinear time-varying systems with application to a crop fertigation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2025.2518178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Bang-Bang Principle for Controlled Affine Dynamics With Brownian Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of unsolubilized matter and leachate recirculation in a two-step anaerobic digestion model: impacts on methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.1367-1402. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218339025500408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control of flow rates and concentrations in sewage networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Vanrolleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (103386), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of optimal control under state constraints for crop fertigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-025-02754-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Genericity of an Adaptive Optimal Control Approach to Optimize Membrane Filtration Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Chaaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (157), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes15060157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal synthesis for a class of L∞ optimal control problems in the plane with L1 constraint on the input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (5), pp.1197-1216. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331934.2024.2448316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966270v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex representation of metabolic networks with Michaelis-Menten kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh A Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (65), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of neutrally stable periodic orbits with coexistence in the chemostat subject to periodic removal rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1552450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L∞/L1 Duality Results In Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), p6967 - 6973. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3386097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfty/L1 duality results in optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), pp.6967-6973. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3386097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solutions for non-monotone dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (105862), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356605v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of backwash scheduling for pumping energy saving: Application to the treatment of urban Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.104378. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based approach for treated wastewater reuse strategies focusing on water and its nitrogen content &amp;quot;A case study for olive growing farms in peri-urban areas of Sousse, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gabtni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (755), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15040755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of permanently resident populations in the two-patches SIR model with commuters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-022-01111-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A positive observer for the chemostat model with biogas measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Didi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacen Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Cherki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2022.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Optimization of Fertilization with Treated Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181 (104561), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du Génie des Procédés pour la réutilisation des eaux usées traitées au sein du réseau REUSE d'INRAE – de la nécessité d'une approche pluridisciplinaire et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337908001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex optimization of bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (9), pp.4932 - 4938. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3167310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-observers approach for a class of bidimensional non-uniformly observable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab I. Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (12), pp.6912 - 6917. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3142122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Formulations of Optimal Control Problems with Maximum Cost and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Ramírez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.953-975. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02094-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition within low-density bacterial populations as an unexpected factor regulating carbon decomposition in bulk soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164 (108423), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03347522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of maintenance in wine fermentation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in optimal periodic control problems with scalar dynamics and integral input constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.548-574. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02095-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal feedback control that minimizes the epidemic peak in the SIR model under a budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of Two Serial Interconnected Chemostats with Mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali-Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (10), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-022-01068-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment as decision support tool for water reuse in agriculture irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Pradeleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sinfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 836, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting second-order cone constraints to microbial growth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118, pp.165-169. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2022.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential convex moving horizon estimator for bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2022.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab I. Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10030535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dynamics of two chemostats connected by Fickian diffusion with bounded random fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219493722400020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sinfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1612-1631. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kinetics model to predict the growth of micro-algae subjected to fluctuating availability of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of a two-stage anaerobic model when the hydrolysis is the limiting step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Mghazli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9112050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalty function method for the minimal time crisis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary optimality condition for the minimal time crisis relaxing transverse condition via regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2021102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order cone optimization of the gradostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh A Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of performances of the chemostat used for continuous biological water treatment with periodic controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Optimal and Sub-Optimal Feedback Controls for Biogas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (3), pp.1053-1055. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-020-01723-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of the Chemostat Model with a Lateral Diffusive Compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.597-621. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-020-01665-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ugalde-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5323), pp.5323. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About frame estimation of growth functions and robust prediction in bioprocess modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemostat model with non-monotonic growth under random disturbances on the removal rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Lopez de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.7480-7501. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2020382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of performance criteria of serial configuration of two chemostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.6278-6309. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2020332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust asymptotic observer for systems that converge to unobservable states. A batch reactor case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2693-2699. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2940870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an anaerobic digestion model in landfill with mortality term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Ouchtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Mghazli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belhachmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.2333-2346. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2020101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the dilution rate can globally stabilize two-step biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.67 - 74. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal periodic control for scalar dynamics under integral constraint on the input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.547-571. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About biomass overyielding of mixed cultures in batch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar El Aida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.108322. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new proof of the competitive exclusion principle in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Veruete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (8), pp.3755-3764. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of spatial chemostat models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (84), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of random and stochastic input flows in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Garrido-Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (8), pp.3591-3614. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling recirculation rate for minimal-time bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and Sub-optimal Feedback Controls for Biogas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 183 (2), pp.642-670. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-019-01570-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time crisis versus minimum time to reach a viability kernel : a case study in the prey-predator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.330-350. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to model stochastic perturbations in population dynamics models with bounded realizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.239-257. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of facilitation between microalgae to face environmental stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16076), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52450-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of membrane filtration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.8704-8709. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2866638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiwindup Input-Output Linearization Strategy for the Control of a Multistage Continuous Fermenter With Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.766-775. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2892932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the chemostat model with aggregated biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), pp.972-990. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High biomass density promotes density-dependent microbial growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Torrijos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major changes in the composition of a Southern Ocean bacterial community in response to diatom-derived dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (4), pp.1-46 / fiy034. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reuse of reclaimed water for irrigation around the Mediterranean Rim: a step towards a more virtuous cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiça Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben Thayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.693 - 705. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1292-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal strategies to refill hydric reservoirs with reused water – application to the Jaunay Lake case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055595ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of physical backwash strategy - towards the enhancement of membrane filtration process performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 545, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some non-intuitive properties of simple extensions of the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherent relevance of MRMT models to concentration variance and mixing-induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.291-298. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence of finite dimensional input-output models of solute transport and diffusion in geoscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.5470-5477. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2701150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334540v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of in-situ decontamination of large water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ETAMM 2016 - Emerging Trends in Applied Mathematics and Mechanics, 57, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201657070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a simple dynamic model of a laboratory scale recirculating aquaculture system fitted with submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Miranda Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Hantson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of activated sludge bioreactors for wastewater treatment taking into account spatial inhomogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the minimal time crisis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Emerging Trends in Applied Mathematics and Mechanics, Oana Silvia Serea &amp; Walter Briec Editors, 57, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201657001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal simulations of 2,4-D pesticide degradation by microorganisms in 3D soil-core experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.48-61. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Design, analysis and validation of a simple dynamic model of a submerged membrane bioreactor”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.384-385. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of biological decontamination of a water resource in natural environment and related feedback strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (3), pp.1267-1280. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-016-0178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138335v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Mathematical Modelling for Microbial Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Moreau-Yosida regularization of the minimal time crisis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.263-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modelling and optimal control of landfills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Torrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (5), pp.901-929. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202516500214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of coexistence and limit cycles in the chemostat model with flocculation for a general class of functional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (17-18), pp.7656-7677. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feedback synthesis and minimal time function for the bioremediation of water resources with two patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1697-1718. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140989443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of the buffered chemostat for a general class of response functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.69-98. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-014-0814-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Analysis and Validation of a Simple Dynamic Model of a Submerged Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-driven increase in carbon yield is linked to maintenance in the proteorhodopsin-containing Photobacterium angustum S14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lebaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.688. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of affine control system of several species in competition on a Sequential Batch Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (9), pp.1877-1885. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2014.891360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effect and microbial diversity in ecosystem functioning and response to global change: a modeling approach using the SYMPHONY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Perveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.1174-1190. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux gérer les ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for a functional interpretation of DGGE with the help of mathematical modelling. Application in bio-hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estella Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Madalena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcina Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.511-517. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community assembly effects shape the biodiversity ecosystem functioning relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1523-1533. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Time Control of the Two Tanks Gradostat Model Under a Cascade Input Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.2568-2594. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130950379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798651v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porosity structures on mixing-induced reactivity at chemical equilibrium in mobile/immobile Multi-Rate Mass Transfer (MRMT) and Multiple INteracting Continua (MINC) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (12), pp.8511-8530. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR013808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the reconstruction of unkwnown non-monotonic growth functions in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (10), pp.1496-1507. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-013-0912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the chemostat model with flocculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397 (1), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2012.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deygout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Ecology and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.224-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability analysis for an explicit inshore-offshore model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Jerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of fed-batch processes with growth functions having several maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (11), pp.2671 - 2676. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2011.2159424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-time bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (8), pp.1764-1769. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.953-971. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hare or tortoise? Trade-offs in recovering sustainable bioeconomic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (6), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-010-9226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can protected areas potentially enlarge viability domains for harvesting management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Jerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.720-734. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards functional molecular fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1717-1727. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01898.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal time switching control for multi-reaction batch process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (4), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long run coexistence in the chemostat with multiple species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of renewable resources with alternative use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1-2), pp.260-272. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical coexistence of two species in the chemostat - A slow-fast characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 218 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a robust interval observer to an anaerobic digestion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Alcaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Gonzalez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3-4), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.5500130308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence in the design of a series of two chemostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3), pp.1052-1067. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial ecology and bioprocess control : Opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (9), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2008.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How flocculation can explain coexistence in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750801942537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical coexistence in the chemostat with arbitrarily close growth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008 (Spécial issue of Claude Lobry), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time sequential batch reactors with bounded and impulse controls for one or more species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (6), pp.2827-2856. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/070695204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of the chemostat with nonmonotonic response and different removal rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.539-547. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2008.5.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple stable equilibrium profiles in tubular bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadry Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (11-12), pp.1840-1853. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in ratio-dependent models of consumer-resource dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Conf 15, pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonturnpike optimal solutions and their approximations in infinite horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-007-9206-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Lyapunov functions for persistence analysis of competing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des écosystèmes microbiens : une nécessité pour la recherche et l'industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (268), pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un modèle densité-dépendant de compétition pour une resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (2), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2005.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple steady state profiles in interconnected biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadry A.K. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.379-393. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13873950600723277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output tracking of continuous bioreactors through recirculation and by-pass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1025-1032. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between most rapid approach paths: Necessary and sufficient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-004-6463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can marine protected areas enhance both economic and biological situations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328 (4), pp.357-366. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in ecological models of competition for a single resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based regulation for anaerobic digestion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Alcaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Gonzalez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1-2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2005.0552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and approximation of value functions of differential games with maximum cost in infinite horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (4), pp.369-393. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198905000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for biochemical processes with uncertain kinetics and inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 193 (2), pp.235-253. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of two interconnected enzymatic bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Dramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of interconnected bioreactors: New results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trofino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (6), pp.1433-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of greedy and sustainable policies in the management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.23 - 44. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust regulation of a class of partially observed nonlinear continuous bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software sensors for highly uncertain WWTPs: a new approach based on interval observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.2515-2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of barriers of differential games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97 (1), pp.151-179. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022631318424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization of the angular velocity of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and estimation problems for irrigation and fertigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'automatique de CRAN/Green, Longwy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and observability of some epidemiological systems: SIR vs. SIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja B Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel M Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH2025 - International Conference on Mathematical Methods and Models in Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical observability and observers for nonlinear systems subject to bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Paris wastewater treatment plants and sewer network: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tasiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vanrolleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 3. Control Conference Africa (CCA24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Balaclava, Mauritania. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under action duration constraint for non-convex dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Viability Theory and Constrained Optimal Control to Fertigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon G Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common structures of optimal solutions for a crop irrigation problem under various constraints and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1364-1369, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results about L ∞ /L 1 duality and applications to the SIR epidemiological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.3997-4002, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal water consumption for a crop fertirrigation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Control Association, Jun 2024, Stockholm, Sweden. pp.2380 - 2385, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimal model-based control of membrane systems fouling: a generic robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Chaaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. IWA Regional Membrane Technology Conference, IWA-RMTC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palermo, Italy. pp.165-170, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63357-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimal control of membrane processes to minimize fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Chaaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1340-1345, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Bang-Bang Principle for piecewise affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1004-1009, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control backwash in a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Membrane Society, Sep 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Process Engineering for the reuse of treated wastewater within INRAE’s REUSE network - the need for a multidisciplinary and multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.08001, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337908001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive observer for time-varying nonlinear systems - application to a crop irrigation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7489-7494, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asymptotic observers to estimate parameters of systems that are not asymptotically identifiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the problem of minimizing the epidemic final size for SIR model by social distancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC - International Federation of Automatic Control, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Observability via decoupled variables: Application to a malaria intra-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derdei Bichara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Iggidr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oumoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Sallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.576-580, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the identifiability and observability of the SIR epidemic model with quarantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Iggidr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4025-4030, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in optimal periodic control problems with scalar dynamics and integral input constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimal Control Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic models to decipher the lag phase duration during diauxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tchouanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Vienna International Conference on Mathematical Modelling (MATHMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.481-486, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent formulations of the minmum peak problem and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French German Portuguese Conference on Optimization - FGP22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du Génie des Procédés pour la réutilisation des eaux usées traitées au sein du réseau REUSE d'INRAE – de la nécessité d'une approche pluridisciplinaire et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some non-intuitive properties of serial chemostats with and without mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali-Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Vienna International Conference on Mathematical Modelling (MATHMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of anaerobic digestion with leachate recirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Conference on Research in Computer Science and Applied Mathematics - CARI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control models for crop management: Application to wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Applied Mathematics Colloquium - Minisymposium: Mathematical models of plant-soil interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of the application of the multi-observers approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control (ICSC'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Dynamic Optimization of Crops Irrigated with Reused Treated Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS EUROSIM 2021 conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Society of Automation, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimal control for production-regeneration systems - preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.564-569, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bounded random fluctuations in biological systems: application to the chemostat model with two species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak resilience to invasion in the chemostat model and asymptotically periodic controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Latin-American Conference on New Trends in Applied Mathematics (FLACAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About modeling and control strategies for scheduling crop irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sinfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About optimal crop irrigation planing under water scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Continuous Optimization ICCOPT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and mathematical optimization of multi-strain ecosystems in winery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar El Aida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid control against species invasion in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. pp.2814-2819, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About overyielding with mixed cultures in batch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of anaerobic digestion with hydrolytic process by means of leachate recirculation in landfills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Optimization Days (JANO’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling MBRs for optimizing water reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Symposium on Modelling and Integrated Assessment (Watermatex 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi observers approach when observability index is higher than the state dimension - a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Soil Water Content Measurements to Estimate Crop Water Requirements and Optimize Irrigation Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Mouneimne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC)., Sep 2019, Delft, Netherlands. pp.49-53, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity analysis and non-linear gain scheduling approach for multi-species bioprocesses with product inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic controls for discriminating density dependent growth in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. pp.4735-4740, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling recirculation rate in minimal-time bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018 - 29th European Conference of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal periodic control of the chemostat with Contois growth function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Mathematical Modelling - MATHMOD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.730-734, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.03.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sciences et Techniques de l’Eau &amp; de l’Environnement (STEE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noureddine GAALOUL, Oct 2018, Hammamet, Tunisie. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results of Optimal Control of Average Biogas Production for the Chemostat Over an Infinite Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Mathematical Modelling - MATHMOD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.725-729, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic observer for batch processes with single biogas measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guadalajara, Mexico. pp.420-424, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant versus periodic control under integral constraint on the input – applications to populations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction des processus spatiaux et des dynamiques microbiennes dans la dégradation des pesticides dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieublé-Gonod Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO2018 : ‘La matière organique dans tous ses états'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of porosity structures and microbial uptake dynamics in the degradation of pesticides at µm and mm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemostat model under periodic dilution rate with a prescribed mean value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematics for Complex Microbial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Fields Institute, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.336-338, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal policy of water extraction of coastal lagoon under state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNRM 2017 - Word Conference on Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed value strategy for the optimal control of biogas production in continuous bio-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC Word Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8728-8733, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Models (and control) of in-situ decontamination of large water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Conference on Modeling, Mathematical Analysis and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuanju Xu; Alain Miranville, Jun 2017, Xiamen, China. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a membrane filtration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IFAC Word Congress 2017, Toulouse (Fr), 7-14 July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 15 968 p., </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About equivalence of finite dimensional input-output models of solute transport and diffusion in geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Conference on Natural Resource Modeling WCNRM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURDAIN : Project of Indirect Potable Reuse (IPR) demonstrator in Vendée: Computational modelling as an enhancement tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruttee 2017 : 12ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France. pp.1078 - 1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the minimal time crisis problem and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC Word Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.512-517, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About mathematical modelling for microbial ecosystems with control and design perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Models in Population Dynamics and Ecology (MPDE16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Recontres Mathématiques (CIRM), Sep 2016, Luminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About optimal control problems for the bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics (ETAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About minimal time crisis problems and population dynamics examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Decision Models and Population Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling pesticide biodegradation at centimeter scale: Impact of spatial connection between microorganisms and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International conference on soil modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple fouling model for submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Comas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Rodriguez-Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Vienna International Conference on Mathematical Modelling : MathMod 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna University of Technology (TU Wien). Vienne, AUT., Feb 2015, Vienna, Austria. pp.737-742, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-Time Bioremediation of Water Resources with Two Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-driven increase in C yield is linked to maintenance in the proteorhodopsin-containing photobacterium angustum S14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Niesldottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO, Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the MINC and MRMT Configurations: The n-dimensional Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control of a Wastewater Treatment Process Fitted with a Submerged Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jun 2015, Whistler, British Columbia, Canada. pp.1246-1251, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Landfills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Torrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics (SIAM). USA. Institut National de Recherche en Informatique et en Automatique (INRIA)., Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Optimality Conditions for the Time of Crisis Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of the two tanks gradostat model under cascade inputs constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). France, FRA. IEEE Control Systems Society., Jun 2014, Strasbourg, France. pp.1256 - 1261, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing the cake evolution for a class of submerged membrane bioreactors using a Lyapunov controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twente University of Technology. Enschede, NLD., Mar 2014, Heijden, Netherlands. 267 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Multi-Stage Continuous Fermentor for the study of the wine fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cap Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of submerged membrane bioreactors with a view to control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IWA conference on Instrumentation Control and Automation - ICA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum seeking via continuation techniques for optimizing biogas production in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for coupling DGGE and mathematical modelling: application in bio-hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estella Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcina Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IWA World Congress on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of two recirculating aquaculture systems (RAS): Submerged membrane bioreactor and fixed bed biofilter technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Miranda Almeida,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Hantson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Benelux Young Water Professional Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model of a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Houffalize, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemostat stabilisation through delayed buffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SIAM Conference on Control and Applications (CT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs issues in minimal time problems for some fed-batch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANOC (Applied and Numerical Optimal Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the reconstruction of unknown non-monotonic growth function in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.169 - 175, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layers method to improve optimization algorithms. Application to the design of bioreactors for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Bello Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research (Euro XXV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Transgressive Over-Yielding in the Chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Leenheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MATHMOD 2012 - 7th Vienna International Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vienna, Austria. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120215-3-AT-3016.00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ghouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of fed-batch processes for growth functions having several maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions du modèle du chemostat en présence d’attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biofilms au service des biotechnologies - Bioénergies, Agro-alimentaire, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floculation et la coexistence dans le chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc (TAMTAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioreactor shape optimisation. Modeling, simulation, and shape optimization of a simple bioreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Bello Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos del Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Etienne, France. pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab I. Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Mines de Saint-Etienne (Mines de Saint-Etienne). FRA., May 2011, Saint-Etienne, France. pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of natural water resources via optimal control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro P. Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2011 - International Symposium on Mathematical and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Santiago de Chile, Chile. pp.178-190, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814397711_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cascade observer for a model of bacterial batch culture with nutrient recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Franco-Chilean Workshop on Bioprocess Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible inhibition excluses the coexistence at continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Internationale de la SFBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tunis, Tunisia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Cascade Observer for a Model of Bacterial Batch Culture with Nutrient Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology (CAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical study of an enzymatic reaction in non homogeneous reactors with substrate and product inhibition: application to cellobiose hydrolysis in a bioreactor with a dead-zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Saddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology (CAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of soil bacteria revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Franco-Chilean Workshop on Bioprocess Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité permet une coexistence pratique d'espèces en compétition sur un substrat en accord avec le principe d'exclusion compétitive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche originale pour la modélisation des biofilms, ou un aller-retour entre IBM et EDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deygout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of fed-batch processes with growth functions having several maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology (CAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.96-101, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How optical density measurements on artificially reconstituted soil ecosystems show the validity of the competitive exclusion principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conférence Internationale de la SFBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunis, Tunisia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About biological treatment of water resources in minimal time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Calais, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of soil strains growth at batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers for the estimation of functional groups of the anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHMOD VIENNA 2009 - 6th Vienna Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria. pp.1576-1581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability loss delay in the chemostat with a slowly varying washout rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHMOD 2009: 6th Vienna International Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Vienna, Austria. pp.1582-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers for microbial ecology - How including molecular data into bioprocess modeling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.221-226, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control may help to investigate microbial ecological questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on biotechnology (ISB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observers for biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Acuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. 5 p., </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical coexistence in the chemostat with arbitrarily close growth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference in Honor of Claude Lobry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Recent Results on Scalar Calculus of Variations Problems in Infinite Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Differential Equations and Topology dedicated to the Centennial Anniversary of L. S. Pontryagin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in ratio-dependent models of consumer-resource dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Mississippi State - UAB Conference on Differential Equations and Computational Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Starkville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of continuous bioprocesses and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New-York, United States. pp.6110-6115, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About minimal time impulsive control of sequential batch reactors with several species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro P. Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Conference Control 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New-York, United States. pp.6116-6121, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output tracking of bioprocesses through recirculation with unknown input concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC International symposium on advanced control of chemical processes (ADCHEM 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Gramado, Brazil. pp.195-200, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060402-4-BR-2902.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ecological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Symposium on Positive Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About feedback stabilization of continuous bioreactors through recirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.02216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Lyapunov functions for the stability analysis of persistence of competing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3699-3704, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based regulation for anaerobic digestion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alcaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Congress on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple steady state profiles in interconnected biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on mathematical modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de co-viabilité pour un système forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Automatique et agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust asymptotic observer for chemical and biochemical reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IFAC Symposium on Robust control design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation ensembliste pour systèmes dynamiques incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées du Groupe MODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation garantie par courbes de niveau en filtrage déterministe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale de bioréacteurs: de nouveaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based ISO regulation under maximum uncertainty conditions in an anaerobic digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelayo-Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International symposium on intelligent control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fausmann's policy and sustainability in optimal harvesting of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simohamed Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical theory of networks and systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Perpignan, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based siso regulation of an anaerobic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelayo-Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Prague, Czech Republic. pp.361-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a class of partially observed processes: Application to continuous bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the Institute of Electrical and Electronic Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the logistic model under yield control constrained to initial harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization of the angular velocity of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SMAI MODE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme opératoire et performances de deux chémostats en série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Tlemcen, Algérie. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme opératoire et performances de deux chémostats en série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole CIMPA - Modélisation, Analyse Mathématique et Calcul Scientifique dans la Gestion des Déchets Ménagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kénitra, Maroc. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of encounter between pesticide and bacteria on pesticide degradation in soil at mm-to-cm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21 (EGU2019-18060-2), 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02090903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a facilitation between microalgae to face ammonia toxicity in a High Rate Algal Pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">
- Éric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAlgae 2019 (IWA Conference on Algal Technologies and Stabilization Ponds for Wastewater Treatment and Resource Recovery)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valladolid, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of transport processes on microbial dynamics and pesticide degradation from µm to mm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , Geophysical Research Abstracts, 20, pp.17061-2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analyzing the long-time behavior of random chemostat models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María J Garrido-Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Mathematical Modelling - MATHMOD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-38, 2018, Mathematical Modelling - 9th MATHMOD 2018. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11128/arep.55.a55229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of encounter frequency on microbial dynamics and pesticide degradation from μm to cm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Modeling Consortium Conference. ISMC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation écologique entre deux espèces de microalgues &amp;lt;em&amp;gt; Chlorella sorokiniana&amp;lt;/em&amp;gt; & &amp;lt;em&amp;gt;Scenedesmus acutus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport controls of hotspots harvesting in 2,4D cm-scale degradation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of heterogeneous spatial distribution of soil microbes on pesticide biodegradation at the centimeter scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinhiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of immobile porosity architecture on reactive transport in mobile/immobile models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of distribution heterogeneity of microorganisms and 2,4-D on biodegradation processes in soil : experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013, Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Observability in Epidemiological Models: A Primer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Iggidr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Sallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature; Springer Nature Singapore; Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SpringerBriefs on PDEs and Data Science, Enrique Zuazua, 978-981-97-2538-0. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2539-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El quimiostato - Teoría matemática del cultivo continuo de microorganismos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quimostatos y bioprocesos, Ingeniería química</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bioprocédés: pratique du principe du maximum de Pontryagin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 240 p., 2019, Génie des procédés / Chémostat et Bioprocédés, 9781784055707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control in Bioprocesses: Pontryagin's Maximum Principle in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.244, 2019, Chemical Engineering Series - Chemostat and Bioprocesses, 978-1-786-30045-4. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119427520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemostat. Théorie mathématique de la culture continue de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.240, 2017, 978-1-78405-218-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chemostat: Mathematical Theory of Microorganism Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons, Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 240 p., 2017, Chemical Engineering series / Chemostat and bioprocesses, 978-1-78630-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About optimal control problem under action duration constraint and infimum-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bonnard, Monique Chyba, David Holcman, Emmanuel Trélat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy A tour Through Controlled Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-279, 2024, AIMS Series on Applied Mathematics, 1-60133-026-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop purification of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software sensors for bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling of microbial community functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuration de ressources hydriques en circuit fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation qualitative du fonctionnement d’assemblages microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de capteurs logiciels pour les bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nonautonomous Chemostat Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoying Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kloeden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sadovnichiy, Viktor A.; Zgurovsky, Mikhail Z. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous and Distributed Systems Theory and Applications Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-120, 2015, Studies in Systems, Decision and Control, 978-3-319-19074-7. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19075-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigale ou fourmi ? Quand la programmation dynamique guide nos décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de Maths - Mathématiques de la Planète Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, 2013, 2365838960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux gérer les ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC - Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Mathématiques de la Terre (1062), Editions Canopé - CNDP, pp.20-23, 2013, 555-4-560-00144-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Cascade Observer for a Model of Bacterial Batch Culture with Nutrient Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miodrag Darko Matovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Now, Cultivation and Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-112, 2013, Ecological Engineering, 978-953-51-1106-1. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/52997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of natural water resources via optimal control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rubem P. Mondaini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-190, 2012, International Symposium on Mathematical and Computational Biology, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814397711_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA (Lettre de l'INRIA Sophia Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, n.p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos amis les microbes, du bioréacteur à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA (Lettre de l'INRIA Sophia Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des procédés biologiques de dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ecological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lecture Notes in Control and Information Sciences, 978-3-540-34771-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d'une ressource fluide, programme d'ordinateur et module de traitement associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3 006 309 - 13 55129. 2014, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de traitement biologique pour bioprocédés continus susceptibles de présenter une inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2 986 522 - 12 51140. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de &amp;quot;sur-rendement&amp;quot; dans le chémostat à l'aide de commande périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole de recherche CIMPA. Vert Numérique : biologie mathématique et écologie théorique, Hammamet, Tunisie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture notes on mathematical models of interconnected chemostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole de recherche du CIMPA, Kenitra, Morocco. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02182956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs Modèles ressources-consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cloez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles Ressources-Consommateurs, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01206385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pacholik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITELBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based and simo regulation for a class of highly uncertain bioreactors : application to the anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 6 p., 2000, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2001.914625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control theory perspectives on mathematical epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 22nd World Congress of the International Federation of Automatic Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue “Modelling and Optimal Design of Complex Biological Systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Simeonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (105), 2023, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId836"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Rapaport </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208 (18), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-025-02854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About identifiability and observability for a class of dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja B Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 188 (112955), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2026.112955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Observability Analysis for Epidemiological Models: Insights on the SIRS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja B Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel M Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.70444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the problem of minimizing the epidemic final size for SIR model by social distancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.567-593. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2026022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194927v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of optimal control problems on stratified domains using additional controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928858v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Bang-Bang Principle for Controlled Affine Dynamics With Brownian Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of unsolubilized matter and leachate recirculation in a two-step anaerobic digestion model: impacts on methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.1367-1402. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218339025500408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of optimal control under state constraints for crop fertigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-025-02754-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control of flow rates and concentrations in sewage networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Vanrolleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (103386), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust adaptive observer for a class of nonlinear time-varying systems with application to a crop fertigation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2025.2518178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Genericity of an Adaptive Optimal Control Approach to Optimize Membrane Filtration Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Chaaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (157), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes15060157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal synthesis for a class of L∞ optimal control problems in the plane with L1 constraint on the input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (5), pp.1197-1216. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331934.2024.2448316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966270v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity of neutrally stable periodic orbits with coexistence in the chemostat subject to periodic removal rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1552450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex representation of metabolic networks with Michaelis-Menten kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh A Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (65), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L∞/L1 Duality Results In Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), p6967 - 6973. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3386097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfty/L1 duality results in optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), pp.6967-6973. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3386097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solutions for non-monotone dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191 (105862), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356605v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based approach for treated wastewater reuse strategies focusing on water and its nitrogen content &amp;quot;A case study for olive growing farms in peri-urban areas of Sousse, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gabtni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (755), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15040755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of permanently resident populations in the two-patches SIR model with commuters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-022-01111-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of backwash scheduling for pumping energy saving: Application to the treatment of urban Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.104378. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A positive observer for the chemostat model with biogas measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Didi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacen Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Cherki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2022.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Optimization of Fertilization with Treated Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181 (104561), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du Génie des Procédés pour la réutilisation des eaux usées traitées au sein du réseau REUSE d'INRAE – de la nécessité d'une approche pluridisciplinaire et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337908001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Formulations of Optimal Control Problems with Maximum Cost and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Ramírez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.953-975. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02094-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition within low-density bacterial populations as an unexpected factor regulating carbon decomposition in bulk soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164 (108423), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03347522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of maintenance in wine fermentation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in optimal periodic control problems with scalar dynamics and integral input constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.548-574. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02095-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal feedback control that minimizes the epidemic peak in the SIR model under a budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of Two Serial Interconnected Chemostats with Mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali-Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (10), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-022-01068-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-observers approach for a class of bidimensional non-uniformly observable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab I. Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (12), pp.6912 - 6917. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3142122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex optimization of bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (9), pp.4932 - 4938. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3167310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment as decision support tool for water reuse in agriculture irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Pradeleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sinfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 836, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting second-order cone constraints to microbial growth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118, pp.165-169. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2022.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab I. Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10030535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential convex moving horizon estimator for bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2022.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dynamics of two chemostats connected by Fickian diffusion with bounded random fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219493722400020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a crop irrigation model under water scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sinfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1612-1631. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kinetics model to predict the growth of micro-algae subjected to fluctuating availability of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalty function method for the minimal time crisis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of a two-stage anaerobic model when the hydrolysis is the limiting step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Mghazli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9112050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary optimality condition for the minimal time crisis relaxing transverse condition via regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2021102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order cone optimization of the gradostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh A Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ugalde-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5323), pp.5323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of the Chemostat Model with a Lateral Diffusive Compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.597-621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-020-01665-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Optimal and Sub-Optimal Feedback Controls for Biogas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (3), pp.1053-1055. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-020-01723-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About frame estimation of growth functions and robust prediction in bioprocess modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of performances of the chemostat used for continuous biological water treatment with periodic controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of performance criteria of serial configuration of two chemostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.6278-6309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2020332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemostat model with non-monotonic growth under random disturbances on the removal rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Lopez de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.7480-7501. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2020382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust asymptotic observer for systems that converge to unobservable states. A batch reactor case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2693-2699. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2940870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an anaerobic digestion model in landfill with mortality term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Ouchtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Mghazli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belhachmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.2333-2346. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2020101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the dilution rate can globally stabilize two-step biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.67 - 74. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal periodic control for scalar dynamics under integral constraint on the input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.547-571. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About biomass overyielding of mixed cultures in batch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar El Aida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.108322. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new proof of the competitive exclusion principle in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Veruete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (8), pp.3755-3764. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and Sub-optimal Feedback Controls for Biogas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 183 (2), pp.642-670. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-019-01570-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization of spatial chemostat models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (84), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of random and stochastic input flows in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Garrido-Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (8), pp.3591-3614. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling recirculation rate for minimal-time bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time crisis versus minimum time to reach a viability kernel : a case study in the prey-predator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.330-350. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to model stochastic perturbations in population dynamics models with bounded realizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.239-257. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of facilitation between microalgae to face environmental stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16076), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52450-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of membrane filtration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.8704-8709. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2866638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiwindup Input-Output Linearization Strategy for the Control of a Multistage Continuous Fermenter With Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.766-775. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2892932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the chemostat model with aggregated biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), pp.972-990. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High biomass density promotes density-dependent microbial growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Torrijos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major changes in the composition of a Southern Ocean bacterial community in response to diatom-derived dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (4), pp.1-46 / fiy034. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reuse of reclaimed water for irrigation around the Mediterranean Rim: a step towards a more virtuous cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiça Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben Thayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.693 - 705. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1292-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal strategies to refill hydric reservoirs with reused water – application to the Jaunay Lake case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055595ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of physical backwash strategy - towards the enhancement of membrane filtration process performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 545, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some non-intuitive properties of simple extensions of the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence of finite dimensional input-output models of solute transport and diffusion in geoscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.5470-5477. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2701150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334540v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a simple dynamic model of a laboratory scale recirculating aquaculture system fitted with submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Miranda Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Hantson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of in-situ decontamination of large water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ETAMM 2016 - Emerging Trends in Applied Mathematics and Mechanics, 57, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201657070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherent relevance of MRMT models to concentration variance and mixing-induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.291-298. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of activated sludge bioreactors for wastewater treatment taking into account spatial inhomogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the minimal time crisis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Emerging Trends in Applied Mathematics and Mechanics, Oana Silvia Serea &amp; Walter Briec Editors, 57, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201657001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal simulations of 2,4-D pesticide degradation by microorganisms in 3D soil-core experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.48-61. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Mathematical Modelling for Microbial Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of biological decontamination of a water resource in natural environment and related feedback strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (3), pp.1267-1280. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-016-0178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138335v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Design, analysis and validation of a simple dynamic model of a submerged membrane bioreactor”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.384-385. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modelling and optimal control of landfills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Torrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (5), pp.901-929. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202516500214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Moreau-Yosida regularization of the minimal time crisis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.263-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of coexistence and limit cycles in the chemostat model with flocculation for a general class of functional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (17-18), pp.7656-7677. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feedback synthesis and minimal time function for the bioremediation of water resources with two patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1697-1718. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140989443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of the buffered chemostat for a general class of response functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.69-98. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-014-0814-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Analysis and Validation of a Simple Dynamic Model of a Submerged Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-driven increase in carbon yield is linked to maintenance in the proteorhodopsin-containing Photobacterium angustum S14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lebaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.688. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of affine control system of several species in competition on a Sequential Batch Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (9), pp.1877-1885. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2014.891360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effect and microbial diversity in ecosystem functioning and response to global change: a modeling approach using the SYMPHONY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Perveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.1174-1190. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux gérer les ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for a functional interpretation of DGGE with the help of mathematical modelling. Application in bio-hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estella Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Madalena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcina Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.511-517. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community assembly effects shape the biodiversity ecosystem functioning relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1523-1533. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Time Control of the Two Tanks Gradostat Model Under a Cascade Input Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.2568-2594. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130950379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798651v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porosity structures on mixing-induced reactivity at chemical equilibrium in mobile/immobile Multi-Rate Mass Transfer (MRMT) and Multiple INteracting Continua (MINC) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (12), pp.8511-8530. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR013808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the reconstruction of unkwnown non-monotonic growth functions in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (10), pp.1496-1507. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-013-0912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deygout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the chemostat model with flocculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397 (1), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2012.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Ecology and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.224-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability analysis for an explicit inshore-offshore model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Jerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of fed-batch processes with growth functions having several maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (11), pp.2671 - 2676. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2011.2159424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-time bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (8), pp.1764-1769. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.953-971. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can protected areas potentially enlarge viability domains for harvesting management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Jerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.720-734. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hare or tortoise? Trade-offs in recovering sustainable bioeconomic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (6), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-010-9226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal time switching control for multi-reaction batch process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (4), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards functional molecular fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1717-1727. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01898.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long run coexistence in the chemostat with multiple species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of renewable resources with alternative use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1-2), pp.260-272. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical coexistence of two species in the chemostat - A slow-fast characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 218 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How flocculation can explain coexistence in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750801942537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of the chemostat with nonmonotonic response and different removal rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.539-547. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2008.5.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time sequential batch reactors with bounded and impulse controls for one or more species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (6), pp.2827-2856. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/070695204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical coexistence in the chemostat with arbitrarily close growth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008 (Spécial issue of Claude Lobry), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a robust interval observer to an anaerobic digestion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Alcaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Gonzalez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3-4), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.5500130308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence in the design of a series of two chemostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3), pp.1052-1067. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial ecology and bioprocess control : Opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (9), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2008.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple stable equilibrium profiles in tubular bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadry Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (11-12), pp.1840-1853. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonturnpike optimal solutions and their approximations in infinite horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-007-9206-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in ratio-dependent models of consumer-resource dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Conf 15, pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Lyapunov functions for persistence analysis of competing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des écosystèmes microbiens : une nécessité pour la recherche et l'industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (268), pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un modèle densité-dépendant de compétition pour une resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (2), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2005.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple steady state profiles in interconnected biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadry A.K. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.379-393. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13873950600723277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output tracking of continuous bioreactors through recirculation and by-pass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1025-1032. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can marine protected areas enhance both economic and biological situations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328 (4), pp.357-366. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between most rapid approach paths: Necessary and sufficient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-004-6463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in ecological models of competition for a single resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based regulation for anaerobic digestion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Alcaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Gonzalez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1-2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2005.0552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and approximation of value functions of differential games with maximum cost in infinite horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (4), pp.369-393. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198905000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for biochemical processes with uncertain kinetics and inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 193 (2), pp.235-253. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of two interconnected enzymatic bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Dramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of interconnected bioreactors: New results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trofino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (6), pp.1433-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of greedy and sustainable policies in the management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.23 - 44. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust regulation of a class of partially observed nonlinear continuous bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software sensors for highly uncertain WWTPs: a new approach based on interval observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.2515-2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of barriers of differential games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97 (1), pp.151-179. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022631318424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization of the angular velocity of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and estimation problems for irrigation and fertigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'automatique de CRAN/Green, Longwy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and observability of some epidemiological systems: SIR vs. SIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja B Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel M Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH2025 - International Conference on Mathematical Methods and Models in Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical observability and observers for nonlinear systems subject to bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results about L ∞ /L 1 duality and applications to the SIR epidemiological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.3997-4002, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common structures of optimal solutions for a crop irrigation problem under various constraints and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1364-1369, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimal model-based control of membrane systems fouling: a generic robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Chaaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. IWA Regional Membrane Technology Conference, IWA-RMTC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palermo, Italy. pp.165-170, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63357-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimal control of membrane processes to minimize fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Chaaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1340-1345, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal water consumption for a crop fertirrigation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Control Association, Jun 2024, Stockholm, Sweden. pp.2380 - 2385, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Viability Theory and Constrained Optimal Control to Fertigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon G Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under action duration constraint for non-convex dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Paris wastewater treatment plants and sewer network: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tasiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vanrolleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 3. Control Conference Africa (CCA24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Balaclava, Mauritania. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Bang-Bang Principle for piecewise affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1004-1009, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control backwash in a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Membrane Society, Sep 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive observer for time-varying nonlinear systems - application to a crop irrigation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7489-7494, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asymptotic observers to estimate parameters of systems that are not asymptotically identifiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Process Engineering for the reuse of treated wastewater within INRAE’s REUSE network - the need for a multidisciplinary and multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.08001, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337908001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the problem of minimizing the epidemic final size for SIR model by social distancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC - International Federation of Automatic Control, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Observability via decoupled variables: Application to a malaria intra-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derdei Bichara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Iggidr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oumoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Sallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.576-580, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the identifiability and observability of the SIR epidemic model with quarantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Iggidr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4025-4030, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in optimal periodic control problems with scalar dynamics and integral input constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimal Control Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic models to decipher the lag phase duration during diauxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tchouanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Vienna International Conference on Mathematical Modelling (MATHMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.481-486, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent formulations of the minmum peak problem and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French German Portuguese Conference on Optimization - FGP22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some non-intuitive properties of serial chemostats with and without mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali-Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Vienna International Conference on Mathematical Modelling (MATHMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du Génie des Procédés pour la réutilisation des eaux usées traitées au sein du réseau REUSE d'INRAE – de la nécessité d'une approche pluridisciplinaire et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of anaerobic digestion with leachate recirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Conference on Research in Computer Science and Applied Mathematics - CARI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control models for crop management: Application to wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Applied Mathematics Colloquium - Minisymposium: Mathematical models of plant-soil interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of the application of the multi-observers approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control (ICSC'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Dynamic Optimization of Crops Irrigated with Reused Treated Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS EUROSIM 2021 conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Society of Automation, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimal control for production-regeneration systems - preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.564-569, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About optimal crop irrigation planing under water scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Continuous Optimization ICCOPT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About modeling and control strategies for scheduling crop irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sinfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak resilience to invasion in the chemostat model and asymptotically periodic controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Latin-American Conference on New Trends in Applied Mathematics (FLACAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bounded random fluctuations in biological systems: application to the chemostat model with two species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and mathematical optimization of multi-strain ecosystems in winery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar El Aida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid control against species invasion in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. pp.2814-2819, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About overyielding with mixed cultures in batch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling MBRs for optimizing water reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Symposium on Modelling and Integrated Assessment (Watermatex 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of anaerobic digestion with hydrolytic process by means of leachate recirculation in landfills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Laraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Optimization Days (JANO’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi observers approach when observability index is higher than the state dimension - a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Soil Water Content Measurements to Estimate Crop Water Requirements and Optimize Irrigation Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Mouneimne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Aichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - CMWRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC)., Sep 2019, Delft, Netherlands. pp.49-53, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity analysis and non-linear gain scheduling approach for multi-species bioprocesses with product inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic controls for discriminating density dependent growth in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. pp.4735-4740, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal periodic control of the chemostat with Contois growth function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Mathematical Modelling - MATHMOD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.730-734, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.03.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sciences et Techniques de l’Eau &amp; de l’Environnement (STEE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noureddine GAALOUL, Oct 2018, Hammamet, Tunisie. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results of Optimal Control of Average Biogas Production for the Chemostat Over an Infinite Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Mathematical Modelling - MATHMOD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.725-729, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling recirculation rate in minimal-time bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018 - 29th European Conference of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant versus periodic control under integral constraint on the input – applications to populations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Tani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic observer for batch processes with single biogas measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guadalajara, Mexico. pp.420-424, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction des processus spatiaux et des dynamiques microbiennes dans la dégradation des pesticides dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieublé-Gonod Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO2018 : ‘La matière organique dans tous ses états'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of porosity structures and microbial uptake dynamics in the degradation of pesticides at µm and mm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemostat model under periodic dilution rate with a prescribed mean value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematics for Complex Microbial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Fields Institute, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal policy of water extraction of coastal lagoon under state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNRM 2017 - Word Conference on Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.336-338, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed value strategy for the optimal control of biogas production in continuous bio-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Haddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC Word Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8728-8733, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Models (and control) of in-situ decontamination of large water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Conference on Modeling, Mathematical Analysis and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuanju Xu; Alain Miranville, Jun 2017, Xiamen, China. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a membrane filtration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kalboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IFAC Word Congress 2017, Toulouse (Fr), 7-14 July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 15 968 p., </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About equivalence of finite dimensional input-output models of solute transport and diffusion in geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Conference on Natural Resource Modeling WCNRM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURDAIN : Project of Indirect Potable Reuse (IPR) demonstrator in Vendée: Computational modelling as an enhancement tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Crespo Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruttee 2017 : 12ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France. pp.1078 - 1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the minimal time crisis problem and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC Word Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.512-517, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About optimal control problems for the bioremediation of natural water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics (ETAMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About mathematical modelling for microbial ecosystems with control and design perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Models in Population Dynamics and Ecology (MPDE16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Recontres Mathématiques (CIRM), Sep 2016, Luminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About minimal time crisis problems and population dynamics examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Decision Models and Population Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling pesticide biodegradation at centimeter scale: Impact of spatial connection between microorganisms and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International conference on soil modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple fouling model for submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Comas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Rodriguez-Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Vienna International Conference on Mathematical Modelling : MathMod 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna University of Technology (TU Wien). Vienne, AUT., Feb 2015, Vienna, Austria. pp.737-742, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-Time Bioremediation of Water Resources with Two Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control of a Wastewater Treatment Process Fitted with a Submerged Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jun 2015, Whistler, British Columbia, Canada. pp.1246-1251, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-driven increase in C yield is linked to maintenance in the proteorhodopsin-containing photobacterium angustum S14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Niesldottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO, Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the MINC and MRMT Configurations: The n-dimensional Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rojas-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Landfills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Torrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics (SIAM). USA. Institut National de Recherche en Informatique et en Automatique (INRIA)., Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Optimality Conditions for the Time of Crisis Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control &amp; Applications CT15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of the two tanks gradostat model under cascade inputs constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sebbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). France, FRA. IEEE Control Systems Society., Jun 2014, Strasbourg, France. pp.1256 - 1261, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing the cake evolution for a class of submerged membrane bioreactors using a Lyapunov controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twente University of Technology. Enschede, NLD., Mar 2014, Heijden, Netherlands. 267 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Multi-Stage Continuous Fermentor for the study of the wine fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cap Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of submerged membrane bioreactors with a view to control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IWA conference on Instrumentation Control and Automation - ICA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum seeking via continuation techniques for optimizing biogas production in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for coupling DGGE and mathematical modelling: application in bio-hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estella Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcina Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IWA World Congress on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of two recirculating aquaculture systems (RAS): Submerged membrane bioreactor and fixed bed biofilter technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Miranda Almeida,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Hantson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Benelux Young Water Professional Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model of a submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Houffalize, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemostat stabilisation through delayed buffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SIAM Conference on Control and Applications (CT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs issues in minimal time problems for some fed-batch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANOC (Applied and Numerical Optimal Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the reconstruction of unknown non-monotonic growth function in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.169 - 175, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layers method to improve optimization algorithms. Application to the design of bioreactors for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Bello Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research (Euro XXV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ghouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions du modèle du chemostat en présence d’attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biofilms au service des biotechnologies - Bioénergies, Agro-alimentaire, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Transgressive Over-Yielding in the Chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Leenheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MATHMOD 2012 - 7th Vienna International Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vienna, Austria. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120215-3-AT-3016.00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of fed-batch processes for growth functions having several maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floculation et la coexistence dans le chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Fekih-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc (TAMTAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioreactor shape optimisation. Modeling, simulation, and shape optimization of a simple bioreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Bello Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel M. Ramos del Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Etienne, France. pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab I. Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Mines de Saint-Etienne (Mines de Saint-Etienne). FRA., May 2011, Saint-Etienne, France. pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of natural water resources via optimal control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro P. Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor V. Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2011 - International Symposium on Mathematical and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Santiago de Chile, Chile. pp.178-190, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814397711_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible inhibition excluses the coexistence at continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Internationale de la SFBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tunis, Tunisia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical study of an enzymatic reaction in non homogeneous reactors with substrate and product inhibition: application to cellobiose hydrolysis in a bioreactor with a dead-zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Saddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology (CAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Cascade Observer for a Model of Bacterial Batch Culture with Nutrient Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology (CAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cascade observer for a model of bacterial batch culture with nutrient recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Franco-Chilean Workshop on Bioprocess Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité permet une coexistence pratique d'espèces en compétition sur un substrat en accord avec le principe d'exclusion compétitive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of soil bacteria revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Franco-Chilean Workshop on Bioprocess Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche originale pour la modélisation des biofilms, ou un aller-retour entre IBM et EDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deygout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How optical density measurements on artificially reconstituted soil ecosystems show the validity of the competitive exclusion principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conférence Internationale de la SFBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunis, Tunisia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time control of fed-batch processes with growth functions having several maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Computer Applications in Biotechnology (CAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.96-101, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of soil strains growth at batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About biological treatment of water resources in minimal time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Calais, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers for the estimation of functional groups of the anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHMOD VIENNA 2009 - 6th Vienna Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria. pp.1576-1581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability loss delay in the chemostat with a slowly varying washout rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHMOD 2009: 6th Vienna International Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Vienna, Austria. pp.1582-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers for microbial ecology - How including molecular data into bioprocess modeling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.221-226, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control may help to investigate microbial ecological questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on biotechnology (ISB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observers for biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Acuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. 5 p., </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Recent Results on Scalar Calculus of Variations Problems in Infinite Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Differential Equations and Topology dedicated to the Centennial Anniversary of L. S. Pontryagin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical coexistence in the chemostat with arbitrarily close growth functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference in Honor of Claude Lobry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in ratio-dependent models of consumer-resource dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Mississippi State - UAB Conference on Differential Equations and Computational Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Starkville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of continuous bioprocesses and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New-York, United States. pp.6110-6115, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About minimal time impulsive control of sequential batch reactors with several species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro P. Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Conference Control 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New-York, United States. pp.6116-6121, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output tracking of bioprocesses through recirculation with unknown input concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC International symposium on advanced control of chemical processes (ADCHEM 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Gramado, Brazil. pp.195-200, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060402-4-BR-2902.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ecological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Symposium on Positive Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About feedback stabilization of continuous bioreactors through recirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.02216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Lyapunov functions for the stability analysis of persistence of competing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3699-3704, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based regulation for anaerobic digestion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alcaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Congress on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple steady state profiles in interconnected biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on mathematical modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de co-viabilité pour un système forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Automatique et agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust asymptotic observer for chemical and biochemical reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IFAC Symposium on Robust control design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation ensembliste pour systèmes dynamiques incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées du Groupe MODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation garantie par courbes de niveau en filtrage déterministe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale de bioréacteurs: de nouveaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based ISO regulation under maximum uncertainty conditions in an anaerobic digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelayo-Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International symposium on intelligent control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Fausmann's policy and sustainability in optimal harvesting of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simohamed Sraidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical theory of networks and systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Perpignan, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based siso regulation of an anaerobic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Acaraz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelayo-Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Prague, Czech Republic. pp.361-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a class of partially observed processes: Application to continuous bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the Institute of Electrical and Electronic Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization of the angular velocity of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the logistic model under yield control constrained to initial harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Chenevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SMAI MODE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme opératoire et performances de deux chémostats en série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Tlemcen, Algérie. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme opératoire et performances de deux chémostats en série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole CIMPA - Modélisation, Analyse Mathématique et Calcul Scientifique dans la Gestion des Déchets Ménagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kénitra, Maroc. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a facilitation between microalgae to face ammonia toxicity in a High Rate Algal Pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">
+ Éric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAlgae 2019 (IWA Conference on Algal Technologies and Stabilization Ponds for Wastewater Treatment and Resource Recovery)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valladolid, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of encounter between pesticide and bacteria on pesticide degradation in soil at mm-to-cm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21 (EGU2019-18060-2), 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02090903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of transport processes on microbial dynamics and pesticide degradation from µm to mm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , Geophysical Research Abstracts, 20, pp.17061-2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analyzing the long-time behavior of random chemostat models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María J Garrido-Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-De-La-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Mathematical Modelling - MATHMOD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-38, 2018, Mathematical Modelling - 9th MATHMOD 2018. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11128/arep.55.a55229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of encounter frequency on microbial dynamics and pesticide degradation from μm to cm scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Modeling Consortium Conference. ISMC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation écologique entre deux espèces de microalgues &amp;lt;em&amp;gt; Chlorella sorokiniana&amp;lt;/em&amp;gt; & &amp;lt;em&amp;gt;Scenedesmus acutus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport controls of hotspots harvesting in 2,4D cm-scale degradation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of heterogeneous spatial distribution of soil microbes on pesticide biodegradation at the centimeter scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinhiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of distribution heterogeneity of microorganisms and 2,4-D on biodegradation processes in soil : experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013, Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of immobile porosity architecture on reactive transport in mobile/immobile models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Babey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Observability in Epidemiological Models: A Primer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Iggidr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Sallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature; Springer Nature Singapore; Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SpringerBriefs on PDEs and Data Science, Enrique Zuazua, 978-981-97-2538-0. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2539-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El quimiostato - Teoría matemática del cultivo continuo de microorganismos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quimostatos y bioprocesos, Ingeniería química</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bioprocédés: pratique du principe du maximum de Pontryagin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 240 p., 2019, Génie des procédés / Chémostat et Bioprocédés, 9781784055707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control in Bioprocesses: Pontryagin's Maximum Principle in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.244, 2019, Chemical Engineering Series - Chemostat and Bioprocesses, 978-1-786-30045-4. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119427520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemostat. Théorie mathématique de la culture continue de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.240, 2017, 978-1-78405-218-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chemostat: Mathematical Theory of Microorganism Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons, Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 240 p., 2017, Chemical Engineering series / Chemostat and bioprocesses, 978-1-78630-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Aleksovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Tarraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About optimal control problem under action duration constraint and infimum-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Goreac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bonnard, Monique Chyba, David Holcman, Emmanuel Trélat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy A tour Through Controlled Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-279, 2024, AIMS Series on Applied Mathematics, 1-60133-026-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software sensors for bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop purification of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling of microbial community functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de capteurs logiciels pour les bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation qualitative du fonctionnement d’assemblages microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuration de ressources hydriques en circuit fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33, 2018, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nonautonomous Chemostat Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoying Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kloeden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sadovnichiy, Viktor A.; Zgurovsky, Mikhail Z. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous and Distributed Systems Theory and Applications Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-120, 2015, Studies in Systems, Decision and Control, 978-3-319-19074-7. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19075-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux gérer les ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDC - Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Mathématiques de la Terre (1062), Editions Canopé - CNDP, pp.20-23, 2013, 555-4-560-00144-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Cascade Observer for a Model of Bacterial Batch Culture with Nutrient Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miodrag Darko Matovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Now, Cultivation and Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-112, 2013, Ecological Engineering, 978-953-51-1106-1. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/52997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigale ou fourmi ? Quand la programmation dynamique guide nos décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de Maths - Mathématiques de la Planète Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, 2013, 2365838960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of natural water resources via optimal control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Riquelme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rubem P. Mondaini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-190, 2012, International Symposium on Mathematical and Computational Biology, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814397711_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA (Lettre de l'INRIA Sophia Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, n.p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos amis les microbes, du bioréacteur à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA (Lettre de l'INRIA Sophia Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des procédés biologiques de dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ecological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lecture Notes in Control and Information Sciences, 978-3-540-34771-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d'une ressource fluide, programme d'ordinateur et module de traitement associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3 006 309 - 13 55129. 2014, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de traitement biologique pour bioprocédés continus susceptibles de présenter une inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2 986 522 - 12 51140. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de &amp;quot;sur-rendement&amp;quot; dans le chémostat à l'aide de commande périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole de recherche CIMPA. Vert Numérique : biologie mathématique et écologie théorique, Hammamet, Tunisie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture notes on mathematical models of interconnected chemostats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole de recherche du CIMPA, Kenitra, Morocco. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02182956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs Modèles ressources-consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cloez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles Ressources-Consommateurs, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01206385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pacholik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITELBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval-based and simo regulation for a class of highly uncertain bioreactors : application to the anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alcaraz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 6 p., 2000, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2001.914625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control theory perspectives on mathematical epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 22nd World Congress of the International Federation of Automatic Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue “Modelling and Optimal Design of Complex Biological Systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Simeonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (105), 2023, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId844"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja B Kubik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70444" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194927v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virelizier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2026022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928858v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Dadjo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2518178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966518v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Khattabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Vanrolleghem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02754-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Chaaben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ellouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966270v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2448316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh A Taylor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01293-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1552450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087227v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3386097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356605v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Kammoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kefi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15040755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mimouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01111-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Didi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Dib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2022.12.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04099633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3167310" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746480v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02094-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02095-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01068-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pradeleix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155486" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Krichen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Taylor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2022.08.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681133v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2022.05.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Caraballo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-De-La-Cruz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493722400020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171103" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107347" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Tani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109199" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01723-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crespo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01665-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.11.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Caraballo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Colucci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez de La Cruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020382" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali Youcef" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020332" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2020101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926040v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2020.08.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057590v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108322" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834770v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Veruete" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018314" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ramos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garrido-Atienza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018280" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Ramirez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01570-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943636v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2484" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105829v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.04.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52450-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854430v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2866638" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2892932" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000141" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy034" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808607v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crespo Moya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orsoni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bortoli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055595ar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591027v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Palma" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.09.024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334540v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2701150" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Araujo Pimentel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda Almeida" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.02.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Ramos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.03.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Pinheiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.11.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638986v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouver" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.044" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138335v4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0178-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087946v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Donoso-Bravo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Torrico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500214" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294253v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.028" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300953v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140989443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087630v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.043" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodriguez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.891360" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914045v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Perveen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12493" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977022v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914058v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Tapia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Madalena Alves" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Pereira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.719" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798651v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950379" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914049v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013808" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sieber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0912-8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858572v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Jerry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Raissi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529001v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2159424" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521118v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.03.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859545v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9226-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859544v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.01.042" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FLZ7ZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858540v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01898.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMKXV2TW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433549v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.905" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFMRNV50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.11.015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57XVKJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Piazza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.12.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858543v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.12.003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S61BRT8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000434v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.5500130308" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Q32MX6C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857811v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2007.02.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCLQMHJZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857827v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.06.017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVD0MWG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857826v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750801942537" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999808v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1900" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857823v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070695204" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857810v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2008.5.539" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857818v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry Dram&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.05.008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189290v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001127v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-007-9206-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1M817X1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000873v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.73" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019291v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001121v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.11.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2JCM65H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001125v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950600723277" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003231v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.02.012" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4FD1G7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999803v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-004-6463-z" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q76BHK1B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.018" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZV73G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001120v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.12.021" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R35LK3BG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000435v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0552" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001122v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Di Marco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198905000594" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019721v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2004.07.004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV894G9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674885v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671926v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trofino" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210849v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rapaport" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sraidi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.718" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGBCCB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677028v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682293v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999962v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022631318424" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR36W35H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689174v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126313v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091874v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086518v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617312v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tasiaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.236" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663534v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886472" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527470v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon G Dadjo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663533v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885799" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520401v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591095" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516439v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_27" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590778" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795921v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174481v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dadjo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384304" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064503v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.507" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063930v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1726" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038150v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdei Bichara" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumoun" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1629" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064464v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Souza" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1384" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705105v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694722v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714305v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143741" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615552v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.256" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355697v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901337v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433702v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029692" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318595v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.252" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174500v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276307v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408187v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karam" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mouneimne" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.008" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434291v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skupin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028869" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433700v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029891" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838401v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716606v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.124" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716604v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.123" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826938v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.315" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832214v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717982v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827620v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790595v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536235v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dagnas" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737953v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1722" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785037v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738404v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1554" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789230v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624929v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562523v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.112" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794432v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799597v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270378v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607601v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739920v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Dalmau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vargas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rodriguez-Roda" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154435v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797982v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niesldottir" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154436v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154418v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.139" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154434v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrico" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154433v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086152v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862148" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738610v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064704v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00627" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744641v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787510v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00053" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190372v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Donoso" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Alves" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925681v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda Almeida," TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vasel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807105v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859569v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001375v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748259v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265633" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746712v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Bello Rivas" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726364v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Leenheer" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120215-3-AT-3016.00116" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859561v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747352v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858579v2" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Bello Rivas" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos del Olmo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001374v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro P. Gajardo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Riquelme" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814397711_0012" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859563v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859555v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859562v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0038" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859556v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859564v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859560v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0029" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859554v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858554v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858560v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858562v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019296v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857833v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602004" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756478v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857830v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01639" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999963v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Dochain" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812151v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191055v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999805v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282519" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001126v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282805" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003232v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060402-4-BR-2902.00195" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001181v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Lobry" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003234v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.02216" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999811v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Grognard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582737" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019409v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760511v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828807v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759304v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827235v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828759v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759383v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761724v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelayo-Ortiz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579910v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simohamed Sraidi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770023v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770019v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767882v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rifford" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838065v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786798v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789691v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090903v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176980v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767410v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716603v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Garrido-Atienza" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifac.papercept.net/conferences/conferences/MAMO18/program/MAMO18_ContentListWeb_3.html#thepl_25" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11128/arep.55.a55229" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784932v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790727v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788946v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796852v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinhiero" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086215v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619001v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548809v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819725380" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2539-7" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346522v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aimsciences.org/book/AM/volume/58" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785901v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791590v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790770v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791137v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162471v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Han" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloeden" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19075-4_6" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19075-4_6" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859582v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914257v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917467v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/biomass-now-cultivation-and-utilization" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52997" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128572v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8427#t=aboutBook" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019298v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093633v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813685v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189603v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000239627400015" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793923v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02182956v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086759v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pacholik" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859581v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Auffray" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jallas" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839503v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maloum" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.914625" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064515v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03946942v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dimitrova" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Simeonov" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010105" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja B Kubik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112955" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194927v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virelizier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2026022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928858v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966518v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laraj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Khattabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Dadjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02754-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Vanrolleghem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2518178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Chaaben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ellouze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060157" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966270v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2448316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1552450" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh A Taylor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01293-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087227v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3386097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356605v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kefi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15040755" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01111-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Kammoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Didi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Dib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2022.12.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04099633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746480v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02094-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121682" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02095-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110596" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01068-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3167310" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pradeleix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Krichen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2022.08.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2022.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Caraballo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-De-La-Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493722400020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boumaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2749" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102362" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107347" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crespo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01665-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01723-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.11.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889779v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Tani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109199" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935942v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali Youcef" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020332" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Caraballo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Colucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez de La Cruz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940870" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2020101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926040v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2020.08.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057590v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aida" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108322" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Veruete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018314" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Ramirez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01570-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ramos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garrido-Atienza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018280" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943636v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2484" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105829v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.04.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52450-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854430v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2866638" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2892932" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000141" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy034" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808607v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crespo Moya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orsoni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bortoli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055595ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.02.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334540v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Palma" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2701150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465570v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Araujo Pimentel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda Almeida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.02.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.09.024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Ramos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.03.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Pinheiro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.11.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138335v4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0178-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.044" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087946v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Donoso-Bravo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Torrico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500214" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294253v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140989443" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087630v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.043" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088224v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.891360" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914045v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Perveen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12493" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914058v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Tapia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Madalena Alves" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Pereira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.719" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798651v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950379" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914049v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013808" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sieber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0912-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858572v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Jerry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Raissi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529001v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2159424" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521118v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.03.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859544v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.01.042" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FLZ7ZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859545v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9226-2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433549v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.905" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFMRNV50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858540v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01898.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMKXV2TW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554535v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.11.015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57XVKJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858535v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Piazza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.12.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858543v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.12.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S61BRT8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750801942537" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857810v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2008.5.539" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857823v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070695204" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999808v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1900" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000434v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.5500130308" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Q32MX6C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857811v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2007.02.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCLQMHJZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857827v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.06.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVD0MWG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857818v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry Dram&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.05.008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001127v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-007-9206-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1M817X1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000873v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.73" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019291v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001121v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.11.004" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2JCM65H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001125v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950600723277" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003231v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.02.012" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4FD1G7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999802v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.018" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZV73G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999803v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-004-6463-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q76BHK1B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001120v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.12.021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R35LK3BG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000435v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0552" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001122v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Di Marco" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198905000594" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019721v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2004.07.004" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV894G9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674885v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trofino" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210849v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rapaport" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sraidi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.718" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGBCCB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677028v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682293v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999962v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022631318424" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR36W35H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689174v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126313v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086518v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663533v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885799" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516439v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_27" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516395v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590778" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520401v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591095" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon G Dadjo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663534v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886472" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617312v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tasiaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.236" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795921v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174481v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dadjo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384304" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064503v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.507" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063930v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1726" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038150v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdei Bichara" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumoun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1629" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064464v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Souza" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1384" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705105v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694722v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714305v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587771v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143741" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263850v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293097v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.007" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355697v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615552v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.256" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901337v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433702v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029692" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318595v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.252" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276307v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174500v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408187v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karam" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mouneimne" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.008" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434291v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skupin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028869" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433700v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029891" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716606v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.124" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716604v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.123" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838401v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832214v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826938v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.315" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717982v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827620v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790595v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536235v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dagnas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737953v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1722" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785037v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738404v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1554" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789230v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624929v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562523v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.112" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799597v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794432v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270378v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607601v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739920v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Dalmau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vargas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rodriguez-Roda" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154435v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154418v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.139" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797982v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niesldottir" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154436v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154434v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrico" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154433v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086152v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862148" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738610v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064704v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00627" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744641v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787510v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00053" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190372v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Donoso" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Alves" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925681v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda Almeida," TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vasel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807105v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859569v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001375v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748259v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265633" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746712v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Bello Rivas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726364v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Leenheer" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120215-3-AT-3016.00116" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859561v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747352v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858579v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Bello Rivas" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos del Olmo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001374v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro P. Gajardo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Riquelme" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814397711_0012" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859555v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859562v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0038" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859563v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859564v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859556v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859554v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859560v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0029" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858560v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858554v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858562v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019296v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857833v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602004" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756478v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857830v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01639" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812151v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999963v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Dochain" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191055v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999805v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282519" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001126v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282805" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003232v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060402-4-BR-2902.00195" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001181v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Lobry" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003234v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.02216" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999811v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Grognard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582737" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019409v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760511v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828807v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759304v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827235v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828759v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759383v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761724v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelayo-Ortiz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579910v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simohamed Sraidi" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770023v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770019v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838065v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767882v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rifford" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786798v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789691v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176980v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefloc'H" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090903v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767410v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716603v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Garrido-Atienza" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifac.papercept.net/conferences/conferences/MAMO18/program/MAMO18_ContentListWeb_3.html#thepl_25" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11128/arep.55.a55229" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784932v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790727v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788946v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796852v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinhiero" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619001v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086215v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548809v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819725380" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2539-7" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346522v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aimsciences.org/book/AM/volume/58" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785901v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791590v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791137v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790770v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162471v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Han" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloeden" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19075-4_6" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19075-4_6" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914257v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917467v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/biomass-now-cultivation-and-utilization" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52997" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859582v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128572v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8427#t=aboutBook" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019298v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093633v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813685v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189603v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000239627400015" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793923v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02182956v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086759v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pacholik" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859581v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Auffray" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jallas" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839503v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maloum" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.914625" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064515v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03946942v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dimitrova" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Simeonov" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010105" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>