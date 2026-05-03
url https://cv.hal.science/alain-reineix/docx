--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Reineix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representaion of reinforced concrete structures in FDTD-based simulations to compute lightning-induced magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.110235. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label classification with deep learning techniques applied to the Bscan images of radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna El Karakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-dependent Face-centered SIBC Model of Metamaterial in Conformal FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (9), pp.7438-7446. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3297330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Lightning Currents on Fastening Assemblies of an Aircraft Fuel Tank With Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.812 - 822. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3267280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Simulations of Periodic Structures by the Hybrid Spectral FDTD/TD-VFz Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Maze-Merceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (5), pp.933-937. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2022.3152410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning-Induced Magnetic Fields Inside Grid-Like Shields: An Improved Formula Complemented by a Polynomial Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.558 - 570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3056320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Currents on Fastening Assemblies of an Aircraft Fuel Tank—Part III: Validation of the Current Assessment Method With Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.2174-2185. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2965642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the Sea Clutter Characterization in HF Surface Wave Radars From the Fields Diffracted by the Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.403-413. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2963404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Currents on Fastening Assemblies of Aircraft Fuel - Part II: FDTD Modeling Merged With a Circuit Model Supplemented by a Statistical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2923109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of Sensitive Reality into Cellular Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v4i1.57363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Currents on Fastening Assemblies of Aircraft Fuel Tank - Part I : Uncertainties Assesment with Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fustin Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2923101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of Large signal RFI effects in MOS transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2785960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Conservative High-Order Modified FDTD(2,4) Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2627568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated Oblique Thin Wire Formalism in the FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.1532-1540. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2688130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Adaptive Kriging Metamodeling in Reliability Analysis of Radiated Susceptibility in Coaxial Shielded Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol 58 (1), pp: 95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prev | Back to Results | Next » Use of Adaptive Kriging Metamodeling in Reliability Analysis of Radiated Susceptibility in Coaxial Shielded Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.95 - 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of an Expensive FDTD Code With Mixed Quantitative and Qualitative Factors for Analysis of Lightning-Induced Transient Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (5), pp.1678-1681. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2576559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis and Uncertainty Quantification of Radiated Susceptibility in PCB Using Nonintrusive Polynomial Chaos Expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (issue 3), pp.939-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer function fitting using a continuous Ant Colony Optimization (ACO) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on Electromagnetic Compatibility devoted to the publication of the papers presented at CEM 2014 Conference, volume 4 (issue 2), pp:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy interpretation of exact solutions of Dirac equation in terms of standing waves modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, volume 5 (Issue 12), pp: 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Antennas of the EISS Radar Designed to Perform Deep Martian Subsurface Sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (8), pp.4627-4637. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2404356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01148865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kron's method and cell complexes for magnetomotive and electromotive forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.183 - 191. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, Topology and Interaction Principle Implemented in the Kron’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folla Boussandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics and System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.444-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Design of Experiment technique to consider the wire hardness load impedances in the FDTD model of an aircraft struck by lightning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.747-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oblique thin wire formalism in the FDTD method with multiwire junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.1458 - 1466. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2180304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETEMC, logiciel de simulation simple et rapide pour le dimensionnement de grands systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEM Interference Technology, the international journal of electromagnetic compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ITEM2012, Europe EMC guide, pp 92.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Configuration of HF Electrical Antennas for Deep Bistatic Subsurface Sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.1082-1091. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2070513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalism to compute the electromagnetic compatibility of complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Science Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Time-Domain Diode Modeling: Application to Off-Chip and On-Chip Protection Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2010.2082551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using transfer function calculation and extrapolation to improve the efficiency of FDTD method at low frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des antennes électriques du radar GPR EISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannic Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.48-56, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian shift thin wire formalism in the FDTD method with multiwire junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (8), pp.2658-2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling using fdtd method and wave front inverse method for multisensor gpr simulations in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.08952477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Imaging HF GPR Using Stationary Antennas: Experimental Validation Over the Antarctic Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.3975-3986. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances des systèmes à haut débit par une méthode de réduction de la diaphonie dans les câbles multiconducteurs de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.62 (n° 9-10), pp.990-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid FDTD/UTD radiowave propagation modeling : Application to indoor channel simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, volume 49 (Issue 6), pp 1312-1320. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated treatment fo time and spatial refinement using the FDTD-3D method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Denanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.48, n°4-pp.649-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of the Netlander imaging ground-penetrating radaroperated on the Antarctic Ice Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clairquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (22), pp.L22305. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of the electrical characteristics of planetary shallow subsurfaces with TAPIR antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (E6), pp.E06S06. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JE002595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband optoelectronic antenna system for dcs-umts applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (2), pp.166-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the operation of the GPR experiment on NETLANDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E4), pp.8028. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR, a ground-penetrating radar for the Netlander mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E4), pp.ID 8027. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01659819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPR experiment on NETLANDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1161 - 1180. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00101-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the fdtd method to the study of femtosecond electromagnetic soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froehly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (11), pp.507-511. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.4650071109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (207)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Distance Surface Wave Propagation Over Realistic Terrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Muot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Romeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDUSE: 10 GHz localized quasi-planar wave measuring bench in order to analyse systems electromagnetic susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications - ICEAA 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LISBONNE, Portugal. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Synthesis Based on Numerical Optimization for Conformal Multi-Source Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Chreim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF propagation -Environmental characterization PSOL project Long-distance propagation of surface waves on non-smooth ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Muot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Propagation radioélectrique » Caractérisation de l’environnement Rennes (INSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINE LEARNING POUR LA REPRESENTATION CONJOINTE DES INCERTITUDES ALEATOIRES ET EPISTEMIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international et exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP- ENSEEIHT, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMALISME DES CORDES POUR DES FILS GROS OBLIQUES DANS LA MÉTHODE FDTD 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL NETWORK MODELING OF LARGE ANTENNA SYSTEMS SUBMITTED TO TRANSIENT PARASITIC EM PULSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Magnetic Fields Generated by a Lightning Current Flowing Through Reinforced Concrete Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marquois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 36th International Conference on Lightning Protection (ICLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cape Town, South Africa. pp.176-181, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICLP56858.2022.9942531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SIBC pour la simulation FDTD d'une cible recouverte de métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative quantum circuit implementation for 2D electromagnetic wave simulation with quasi-PEC modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-dependent SIBC model of metamaterial in conformal FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Mutiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-dependent SIBC model of metamaterial in FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage champ vers câble pour la modélisation des fils obliques dans la méthode FDTD conforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electromagnétique, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the shielding effectiveness of reinforced concrete in case of a direct lightning strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque sur la Compatibilité Electroamgnétique Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimROS: a simulator for the design of HF surface wave radar. Application to maritime target detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Radar ConferenceConference (EuRAD) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD48048.2021.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Calculation of Electrical Surges in Underground Cables due to a Direct Lightning Strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, Unknown Region. pp.682-687, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Reinforced Concrete Cable Ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 35th International Conference on Lightning Protection (ICLP) and XVI International Symposium on Lightning Protection (SIPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Colombo, Sri Lanka. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICLPandSIPDA54065.2021.9627498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Théorique d'un Grand Système Antennaire Soumis à une agression Électromagnétique Transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electromagnétiqu, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modèles pour le calcul des fonctions de transfert HIRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electromagnétique, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectral FDTD/TD-VFz method for analysis of periodic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhode de caracterisation large bande de materiaux dielectriques liquides et multi-couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electroamgnatique, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Chaos Time Domain Reflectometry for the Soft Fault Detection in a Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bzikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Velayudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome - Virtual Conference, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Improvment of HIRF Transfer Function Assessment on Rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on aerospace EMC - May 20-22 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, BUDAPEST, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastener modeling for lightning current assessment in aircraft fuel tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lightning and Static Electricity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wichita, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Improvement for HIRF Transfer Function Assessment on Rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field interpolation with generalized barycentric coordinates in conformal FDTD schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1651-1652, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Thin wire for nonuniform FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1649-1650, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency analysis for wiring soft faults detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihssane Bzikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastener Lightning Current Assessment in Aircraft Fuel Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fustin Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimROS : Un logiciel pour le dimensionnement d’un radar HF de détection maritime à ondes de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ENVIREM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable sub-gridding with time and spatial refinements for the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Denanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1653-1654, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency extrapolation for the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019 - International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent dipole model optimized by Ant Colony Optimization Algorithm for modeling antennas in their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'implantation et du découplage d'antennes large bande sur porteur par des modèles équivalents implantés dans une méthode FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Romeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation du redressement RF fort signal dans les transistors MOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition de l'énergie dans une structure multicavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude statistique sur les résistances de contact des fixations d'avion et analyse de lignes d'assemblage sur caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international et exposition sur la compatibilité électromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de défauts non francs le long d'un câble coaxial par des méthodes probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihssane Bzikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vipin Velayudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Analysis and Modeling of Large-Signal RFI rectification in MOS transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe - 2018 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès récents dans la modélisation CEM de câblages électriques de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT-CEM: Progrès récents dans la modélisation CEM de câblages électriques de systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de risques CEM pour un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle équivalent large bande d'antennes pour implémentation sur porteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dipolaire de rayonnement d'antennes obtenu à partir de diagrammes de rayonnement en vue d'applications antennes sur porteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of Network Analysis Using Xtan The Second Geometrization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Mathematics, Computational Geometry Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉDICTION DE RISQUE CEM POUR UN VÉHICULE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface wave radar simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7482006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seconde Géometrisation pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the potential rise of a thin wire in the FDTD modelled with the formalism of Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Methods for the Study of Electrical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Investigation of a field coupling to random twisted pair using design of experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Antennas and Propagation EUCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative FDTD M(2,4) scheme in 3D without time step reduction for reducing dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of maximum electric field in electrically large cavity using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Lightning transient voltages in cables considering a large industrial site using a FDTD thin wire model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Lightning protection (XIII SIPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Balneario Camboriu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil global pour la prévision de propagation par onde de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of different cables types and their combinations for lightning and HIRF EMC studies in the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise technique for ground wave radiation and propagation over an irregular surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel-Tank Safety- 3D computations for attachment and conduction assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lighning &amp; Static Electricity (ICOLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDTD Transient analysis of grounding grids : A comparison of two different thin wire models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiyoshi Tatematzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Tool for the Prediction of HF Surface Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ENVIREM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Centrale Supelec, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de parois conductrices dans la méthode FDTD appliquées a la problématique CEM aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fils obliques pour une modélisation conforme et sans maillage des câbles dans la méthode FDTD. Bilan et extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fittage de fonctions complexes pour codes temporels par l'algorithme de colonies de fourmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une théorie pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de compréhension de la nature du champ et des interactions en CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILS OBLIQUES MINCES PROCHE DES PAROIS DANS LA METHODE FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session B2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’une cellule GTEM : application à l’évaluation de l’émission rayonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de couplage EM avec une ligne de trans-mission à l’intérieur d’une enceinte métallique par le développement d’un modèle du circuit intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of HF Wave Propagation for over the Horizon Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Béniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE CAMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes, France. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une théorie pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude statistique d’une paire torsadée non uniforme illuminée par une onde plane incidente par la méthode de plan d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation large bande des émissions consuites de ptits moteurs à courant continu pour l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very efficient analytical approach for the electromagnetic field coupling to transmission line in a shielded enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du réseau de découplage sur le PSRR d'un amplificateur RF GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourreddine Khélifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18éme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp 1- 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Interaction Principle Implementation In The Kron's Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAM 2013 - The 2013 International Conference of Applied and Engineering Mathematics London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londre, United Kingdom. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couplage électromagnétique dans une enceinte métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Aremif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antennes HF en environnement réel, confrontation de methodes numériques : dipoles equivalents et MPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Benniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electromagnétisme et guerre électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un jeu d'attaque/défense dasn le domaine des agressions électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnétisme et guerre électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency bundles modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une gestion de non conformité en Compatibilité Electromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème edition du colloque CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRBM et Photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Aremif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KRON's method applied to the study of electromagnetic interference occurring in aerospace systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hoeppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Aerospace EMC, ESA SP-702</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielded cable model in the FDTD method based on the thin oblique wire formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la relation client fournisseur en CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme des fils obliques minces aux câbles blindés dans la méthode FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Model to compute lightning and HIRF coupling effects on avionic equipment of an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielded cable model in the FDTD method based on the thin oblique xwire formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du fonctionnement d'une chamber réverbérante en presence d'objets absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Sessions 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transient susceptibility of printed circuit boards including non linear elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mathematical definition of chords between networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the guided waves modelling principles under the tensorial analysis of network formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gamma matrices pour la prise en compte d'interactions rayonnées entre réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency determinist ans statistical test BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diomande Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Crank-Nicolson Procedure for Short Thin Wire in the FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'ouverture adapté au formalisme de kron pour l'atude des couplages internes et externs à une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 3C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kron's method applied to the study of electromagnetic interference occuring in aerospace systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Poire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ESA Workshop International on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick estimation of the fundamental resonance of an aircraft exposed to HPEM with hybrid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of PCB's including non linear elements : a time domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advances Applications - IEEE- APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp.1400-1403, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tensorial analysis of networks applied to multiphysics problems of real systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th conference on Microwave and RF heating AMPERE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un formalisme comme support pour les études théoriques en systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelle, Belgique. Paper078.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thin Coated wire formalism in FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advances Applications - IEEE- APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp.386 - 389, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a general method to study wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paladian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX General Assembly and Scientific Symposium International - Union of Radio Scientific International - URSI - ICEC Istanbul Convention and Exhibition Center Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspective de modélisation par la method FDTD des cablages reels in situ sur la base d'un nouveau modèle de fil oblique mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes, Assemblée générale, interference ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils obliques et nouvelles extensions dans la method FDTD. Perspectives pour la modléisation dans des environnements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electromagnétisme et guerre électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets électromagnétiques d'un impact foudre sur un bâtiment et optimisation de sa protection par écran conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle hybride 2,5D pour la simulation du couplage entre antennes via une cavité par la méthode de Kron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tensorielle des réseaux hybridée comme outil théorique pour la CEM et l'électromagnétisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.A.Reineix, O.Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement transitoire des éléments de protection des circuits électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.Session M2 - CEM DES COMPOSANTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISS: An HF mono and bistatic GPR for terrestrial and planetary deep soundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Hassen-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Ground Penetrating Radar (GPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lecce, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Oblique Thin Wire Formalism in the FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets indirects de la foudre sur un moteur d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain radiating model for GPR antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Plettermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Toronto, Canada. 4 p., </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2010.5560967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to estimate lightning indirect effects on a composite aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lightning Protection (ICLP 2010),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les propriétés du champ modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau formalisme de fils obliques pour la FDTD avec jonctions multifils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverberation chamber modeling using the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTEA 2009, IEEE International conference on advances in computational tools for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, NOTRE DAME UNIVERSITY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes électriques et magnétiques du GPR EISS pour la mission Exomars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 d'URSI-France: Propagation et Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes and ESD Protections Capacitive Effects: Time-Domain Measurements and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Compo 2009, IEEE 7th International Workshop on Electromagnetic Compatibility on Integrated Circuits (17-20 Novembre 2009 - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes électriques et magnétiques du GPR EISS pour la mission Exomars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biancheri-Astiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciarlettia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corbela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dolona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques propagation et télédétection URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Decrease Computation Time of FDTD Calculations for Low Frequency Excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC Symposium 2009, Communciation orale, August 17-21, Austin (Texas).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Austin (Texas), United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle FDTD large bande d'antennes GPR dans leur contexte : couplage avec le Rover et le sol martien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Plettermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Susceptibility of Digital Integrated Circuit .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air HPM meeting : Electro Magnetic Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electric Field Radiated by WIFI Sources Inside an Aircraft - 3D Computations and Real Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la protection d'un câble de télécommunications enterré contre les effets directs et indirects de la foudre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 – CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique de la connexion du champ en volume avec les courants de bords dans de larges structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets indirects de la foudre sur avion composite - Courants induits sur les torons de l'empennage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.Session B4 : CEM dans le domaine de la foudre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electric field radiated by wireless systems in an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium, PIERS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Time Migration Algorithm for Detection of Buried Objects in Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation équivalente circuit et ligne de transmission d'un ensemble canal foudre-bâtiment-sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Troubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.Session B4 : CEM dans le domaine de la foudre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation d'impédances quelconques et de quadripôles passifs dans la méthode FDTD pour la modélisation des filtres de protection foudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing EMC verification at satellite level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECFIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique de la susceptibilité des cartes électroniques par les plans d'expériences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. Non Spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Coupling Mechanisms between Lightning and a Complex Telecommunication Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Troubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge., United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On eliminating crosstalk in a multiconductor cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC IEEE Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaï), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing crosstalk in shielded telecommunication cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cancelling crosstalk by transmitting signals following a particular combination of modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed influence of bonding straps over induced current on cable inside a composite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Lightning and Static Electricity 2007 (ICOLSE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D space time subgridding for FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Seaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, HAWAI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving xDSL performances by applying particular methods of crosstalk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Improvements in FDTD Method for EMC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications,(ICEAA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, TORINO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFS-PML for absorbing boundary condition in discontinuous Galerkin method in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Petit-Halajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Review of Progress in Applied Computational Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, VERONA, Italy. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An any refinement ration subgridding algrithm for FDTD in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Seaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la forme du brasseur et du type d'antenne sur l'efficacité d'une CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. A1-6, Chambres réverbérantes, pp. 153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride FDFD / développement modal pour l'étude de la pénétration d'ondes dans une cavité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gangnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B4-4; pp. 245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-modèle de pistes de circuit imprimé illuminées par une onde plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Marie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breuilh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. A4-3; pp. 230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of crosstalk reduction in a multiconductor telecommunication cable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Wroclaw Symposium on ElectroMagnetic Compatibility, EMC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse de la susceptibilité de cartes électroniques placées dans leur contexte soumises à des MFP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp. 336-338. B7-4, Micro-Ondes de forte puissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du couplage de micro-ondes sur des pistes électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique -CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayonnement d'un canal foudre sur une structure dans la méthode FDTD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. A5-2; pp. 254-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'UTD pour des problèmes de couplage externe et interne sur une structure quelconque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. B7-5, Micro-Ondes de forte puissance, pp. 339-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réduction de la diaphonie dans un câble de télécommunications blindé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tarafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B3-3, CEM des communications numériques, pp. 216-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récentes évolutions des méthodes numériques temporelles pour l'électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes, GT1 "Modélisation des phénomènes de diffraction et de propagation électromagnétique et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Antarctic Ice Sheet Subsurface with the HF GPR TAPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity domain of a hybrid FDTD/UTD method for indoor channel modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux développements FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Electromagnétisme et Guerre Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse du rayonnement électromagnétique des panneaux solaires dans leur environnement satellite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Catani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B6-1; pp. 301-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of planetary subsurfaces with a bi-static HF GPR: results from the TAPIR GPR in the White Egyptian Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation théorique des perturbations conduites sur les bus d'alimentation des satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B6-4, pp. 310-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-scan representation by FDTD simulation in realistic environnement : Application o the analysis of multisensor GPR capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2006, European Conference on Antennas ans Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison d'approches harmonique et transitoire pour un problème magnétostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. P-19, Session Posters-pp. 133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination d'un canal foudre de structures sub-surfaces par la méthode FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de Compatibilité Electromagnétique par des méthode temporelles 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid FDTD/UTD indoor channel modeling. Application to Wifi transmission systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cocheril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC' Fall 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D.T.D. method applied to photoconductive switches 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ariaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Topical Meeting on Optical Microwave Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Cernay la ville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un jeu attaque/défense dans le domaine des agressions électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque électromagnétisme et Guerre Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de géometrie d'acquisition de données radar de sol pour la localisation et la caractérisation de réflecteurs plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Joubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie, Vol 12: Imagerie des milieux naturels et artificiels de l'instrument à l'algorithme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (1-2), Hermès-Lavoisier, pp.153-176, 2012, 2746239612 ou 9782746239616. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.153-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna provided with an assembly of filtering materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austria, Patent n° : AT336091. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Agrawal Field-to-Transmission Line Method Based on Equivalent Total Tangential Electric Field Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique : premiers concepts fondamentaux dans le cadre classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Electronic Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of networks analysis using xtan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRBM et photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement dans un formalisme MKME de modèles PEEC, MoM et BLT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode xTAN pour modéliser les processus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Dirac like matrices to compute the wave propagation in various medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisations of systems using the tensorial analysis of networks for electromagnetic compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between the free field and the elements of frontiers in a complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId592"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Reineix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representaion of reinforced concrete structures in FDTD-based simulations to compute lightning-induced magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.110235. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label classification with deep learning techniques applied to the Bscan images of radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna El Karakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-dependent Face-centered SIBC Model of Metamaterial in Conformal FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (9), pp.7438-7446. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3297330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Lightning Currents on Fastening Assemblies of an Aircraft Fuel Tank With Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.812 - 822. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3267280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Simulations of Periodic Structures by the Hybrid Spectral FDTD/TD-VFz Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Maze-Merceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (5), pp.933-937. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2022.3152410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning-Induced Magnetic Fields Inside Grid-Like Shields: An Improved Formula Complemented by a Polynomial Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.558 - 570. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3056320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Currents on Fastening Assemblies of an Aircraft Fuel Tank—Part III: Validation of the Current Assessment Method With Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.2174-2185. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2965642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the Sea Clutter Characterization in HF Surface Wave Radars From the Fields Diffracted by the Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.403-413. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2963404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Currents on Fastening Assemblies of Aircraft Fuel - Part II: FDTD Modeling Merged With a Circuit Model Supplemented by a Statistical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2923109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of Sensitive Reality into Cellular Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v4i1.57363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Currents on Fastening Assemblies of Aircraft Fuel Tank - Part I : Uncertainties Assesment with Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fustin Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2923101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of Large signal RFI effects in MOS transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2785960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Conservative High-Order Modified FDTD(2,4) Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2627568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated Oblique Thin Wire Formalism in the FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.1532-1540. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2688130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Adaptive Kriging Metamodeling in Reliability Analysis of Radiated Susceptibility in Coaxial Shielded Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol 58 (1), pp: 95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prev | Back to Results | Next » Use of Adaptive Kriging Metamodeling in Reliability Analysis of Radiated Susceptibility in Coaxial Shielded Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.95 - 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of an Expensive FDTD Code With Mixed Quantitative and Qualitative Factors for Analysis of Lightning-Induced Transient Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (5), pp.1678-1681. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2576559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis and Uncertainty Quantification of Radiated Susceptibility in PCB Using Nonintrusive Polynomial Chaos Expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (issue 3), pp.939-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy interpretation of exact solutions of Dirac equation in terms of standing waves modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, volume 5 (Issue 12), pp: 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer function fitting using a continuous Ant Colony Optimization (ACO) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on Electromagnetic Compatibility devoted to the publication of the papers presented at CEM 2014 Conference, volume 4 (issue 2), pp:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Antennas of the EISS Radar Designed to Perform Deep Martian Subsurface Sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (8), pp.4627-4637. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2404356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01148865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kron's method and cell complexes for magnetomotive and electromotive forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.183 - 191. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, Topology and Interaction Principle Implemented in the Kron’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folla Boussandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics and System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.444-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Design of Experiment technique to consider the wire hardness load impedances in the FDTD model of an aircraft struck by lightning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.747-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oblique thin wire formalism in the FDTD method with multiwire junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.1458 - 1466. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2180304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETEMC, logiciel de simulation simple et rapide pour le dimensionnement de grands systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEM Interference Technology, the international journal of electromagnetic compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ITEM2012, Europe EMC guide, pp 92.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Configuration of HF Electrical Antennas for Deep Bistatic Subsurface Sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.1082-1091. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2070513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalism to compute the electromagnetic compatibility of complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Science Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Time-Domain Diode Modeling: Application to Off-Chip and On-Chip Protection Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2010.2082551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using transfer function calculation and extrapolation to improve the efficiency of FDTD method at low frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des antennes électriques du radar GPR EISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannic Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.48-56, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian shift thin wire formalism in the FDTD method with multiwire junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (8), pp.2658-2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling using fdtd method and wave front inverse method for multisensor gpr simulations in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.08952477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Imaging HF GPR Using Stationary Antennas: Experimental Validation Over the Antarctic Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.3975-3986. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances des systèmes à haut débit par une méthode de réduction de la diaphonie dans les câbles multiconducteurs de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.62 (n° 9-10), pp.990-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid FDTD/UTD radiowave propagation modeling : Application to indoor channel simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, volume 49 (Issue 6), pp 1312-1320. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated treatment fo time and spatial refinement using the FDTD-3D method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Denanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.48, n°4-pp.649-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of the Netlander imaging ground-penetrating radaroperated on the Antarctic Ice Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clairquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (22), pp.L22305. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of the electrical characteristics of planetary shallow subsurfaces with TAPIR antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (E6), pp.E06S06. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JE002595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband optoelectronic antenna system for dcs-umts applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (2), pp.166-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the operation of the GPR experiment on NETLANDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E4), pp.8028. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR, a ground-penetrating radar for the Netlander mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E4), pp.ID 8027. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01659819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPR experiment on NETLANDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1161 - 1180. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00101-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the fdtd method to the study of femtosecond electromagnetic soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froehly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (11), pp.507-511. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.4650071109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (207)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Distance Surface Wave Propagation Over Realistic Terrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Muot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Romeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Synthesis Based on Numerical Optimization for Conformal Multi-Source Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Chreim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDUSE: 10 GHz localized quasi-planar wave measuring bench in order to analyse systems electromagnetic susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications - ICEAA 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LISBONNE, Portugal. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF propagation -Environmental characterization PSOL project Long-distance propagation of surface waves on non-smooth ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Muot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Propagation radioélectrique » Caractérisation de l’environnement Rennes (INSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINE LEARNING POUR LA REPRESENTATION CONJOINTE DES INCERTITUDES ALEATOIRES ET EPISTEMIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international et exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP- ENSEEIHT, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMALISME DES CORDES POUR DES FILS GROS OBLIQUES DANS LA MÉTHODE FDTD 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL NETWORK MODELING OF LARGE ANTENNA SYSTEMS SUBMITTED TO TRANSIENT PARASITIC EM PULSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Magnetic Fields Generated by a Lightning Current Flowing Through Reinforced Concrete Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marquois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 36th International Conference on Lightning Protection (ICLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cape Town, South Africa. pp.176-181, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICLP56858.2022.9942531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SIBC pour la simulation FDTD d'une cible recouverte de métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative quantum circuit implementation for 2D electromagnetic wave simulation with quasi-PEC modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-dependent SIBC model of metamaterial in FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-dependent SIBC model of metamaterial in conformal FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Mutiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimROS: a simulator for the design of HF surface wave radar. Application to maritime target detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Radar ConferenceConference (EuRAD) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD48048.2021.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage champ vers câble pour la modélisation des fils obliques dans la méthode FDTD conforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electromagnétique, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the shielding effectiveness of reinforced concrete in case of a direct lightning strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque sur la Compatibilité Electroamgnétique Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Reinforced Concrete Cable Ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 35th International Conference on Lightning Protection (ICLP) and XVI International Symposium on Lightning Protection (SIPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Colombo, Sri Lanka. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICLPandSIPDA54065.2021.9627498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modèles pour le calcul des fonctions de transfert HIRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electromagnétique, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Théorique d'un Grand Système Antennaire Soumis à une agression Électromagnétique Transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electromagnétiqu, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectral FDTD/TD-VFz method for analysis of periodic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Calculation of Electrical Surges in Underground Cables due to a Direct Lightning Strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Naranjo-Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, Unknown Region. pp.682-687, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhode de caracterisation large bande de materiaux dielectriques liquides et multi-couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International sur la Compatibilité Electroamgnatique, Ecole Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Chaos Time Domain Reflectometry for the Soft Fault Detection in a Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bzikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Velayudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome - Virtual Conference, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Improvment of HIRF Transfer Function Assessment on Rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on aerospace EMC - May 20-22 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, BUDAPEST, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastener modeling for lightning current assessment in aircraft fuel tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lightning and Static Electricity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wichita, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Thin wire for nonuniform FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1649-1650, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field interpolation with generalized barycentric coordinates in conformal FDTD schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1651-1652, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Improvement for HIRF Transfer Function Assessment on Rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency analysis for wiring soft faults detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihssane Bzikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastener Lightning Current Assessment in Aircraft Fuel Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fustin Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimROS : Un logiciel pour le dimensionnement d’un radar HF de détection maritime à ondes de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ENVIREM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency extrapolation for the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019 - International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable sub-gridding with time and spatial refinements for the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Denanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1653-1654, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'implantation et du découplage d'antennes large bande sur porteur par des modèles équivalents implantés dans une méthode FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Romeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation du redressement RF fort signal dans les transistors MOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent dipole model optimized by Ant Colony Optimization Algorithm for modeling antennas in their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude statistique sur les résistances de contact des fixations d'avion et analyse de lignes d'assemblage sur caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international et exposition sur la compatibilité électromagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de défauts non francs le long d'un câble coaxial par des méthodes probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihssane Bzikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vipin Velayudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition de l'énergie dans une structure multicavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Analysis and Modeling of Large-Signal RFI rectification in MOS transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe - 2018 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès récents dans la modélisation CEM de câblages électriques de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT-CEM: Progrès récents dans la modélisation CEM de câblages électriques de systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de risques CEM pour un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface wave radar simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7482006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dipolaire de rayonnement d'antennes obtenu à partir de diagrammes de rayonnement en vue d'applications antennes sur porteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of Network Analysis Using Xtan The Second Geometrization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Mathematics, Computational Geometry Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉDICTION DE RISQUE CEM POUR UN VÉHICULE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle équivalent large bande d'antennes pour implémentation sur porteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seconde Géometrisation pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the potential rise of a thin wire in the FDTD modelled with the formalism of Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Methods for the Study of Electrical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil global pour la prévision de propagation par onde de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Electromagnétisme et Guerre Electronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of different cables types and their combinations for lightning and HIRF EMC studies in the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise technique for ground wave radiation and propagation over an irregular surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of maximum electric field in electrically large cavity using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Lightning transient voltages in cables considering a large industrial site using a FDTD thin wire model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Lightning protection (XIII SIPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Balneario Camboriu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Investigation of a field coupling to random twisted pair using design of experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Antennas and Propagation EUCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative FDTD M(2,4) scheme in 3D without time step reduction for reducing dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel-Tank Safety- 3D computations for attachment and conduction assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lighning &amp; Static Electricity (ICOLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Tool for the Prediction of HF Surface Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ENVIREM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Centrale Supelec, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDTD Transient analysis of grounding grids : A comparison of two different thin wire models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiyoshi Tatematzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de parois conductrices dans la méthode FDTD appliquées a la problématique CEM aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fittage de fonctions complexes pour codes temporels par l'algorithme de colonies de fourmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une théorie pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de compréhension de la nature du champ et des interactions en CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fils obliques pour une modélisation conforme et sans maillage des câbles dans la méthode FDTD. Bilan et extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une théorie pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILS OBLIQUES MINCES PROCHE DES PAROIS DANS LA METHODE FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session B2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’une cellule GTEM : application à l’évaluation de l’émission rayonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de couplage EM avec une ligne de trans-mission à l’intérieur d’une enceinte métallique par le développement d’un modèle du circuit intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of HF Wave Propagation for over the Horizon Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Béniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Djoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE CAMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes, France. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation large bande des émissions consuites de ptits moteurs à courant continu pour l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude statistique d’une paire torsadée non uniforme illuminée par une onde plane incidente par la méthode de plan d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du réseau de découplage sur le PSRR d'un amplificateur RF GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourreddine Khélifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18éme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp 1- 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very efficient analytical approach for the electromagnetic field coupling to transmission line in a shielded enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un jeu d'attaque/défense dasn le domaine des agressions électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnétisme et guerre électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couplage électromagnétique dans une enceinte métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Aremif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'antennes HF en environnement réel, confrontation de methodes numériques : dipoles equivalents et MPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Benniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hélier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electromagnétisme et guerre électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Interaction Principle Implementation In The Kron's Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAM 2013 - The 2013 International Conference of Applied and Engineering Mathematics London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londre, United Kingdom. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency bundles modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une gestion de non conformité en Compatibilité Electromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème edition du colloque CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRBM et Photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Aremif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KRON's method applied to the study of electromagnetic interference occurring in aerospace systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hoeppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Aerospace EMC, ESA SP-702</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du fonctionnement d'une chamber réverbérante en presence d'objets absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Sessions 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transient susceptibility of printed circuit boards including non linear elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielded cable model in the FDTD method based on the thin oblique xwire formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Model to compute lightning and HIRF coupling effects on avionic equipment of an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la relation client fournisseur en CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme des fils obliques minces aux câbles blindés dans la méthode FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielded cable model in the FDTD method based on the thin oblique wire formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mathematical definition of chords between networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the guided waves modelling principles under the tensorial analysis of network formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gamma matrices pour la prise en compte d'interactions rayonnées entre réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency determinist ans statistical test BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diomande Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Crank-Nicolson Procedure for Short Thin Wire in the FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'ouverture adapté au formalisme de kron pour l'atude des couplages internes et externs à une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 3C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick estimation of the fundamental resonance of an aircraft exposed to HPEM with hybrid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kron's method applied to the study of electromagnetic interference occuring in aerospace systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Poire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ESA Workshop International on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tensorial analysis of networks applied to multiphysics problems of real systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th conference on Microwave and RF heating AMPERE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un formalisme comme support pour les études théoriques en systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelle, Belgique. Paper078.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of PCB's including non linear elements : a time domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advances Applications - IEEE- APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp.1400-1403, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspective de modélisation par la method FDTD des cablages reels in situ sur la base d'un nouveau modèle de fil oblique mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes, Assemblée générale, interference ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a general method to study wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paladian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX General Assembly and Scientific Symposium International - Union of Radio Scientific International - URSI - ICEC Istanbul Convention and Exhibition Center Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thin Coated wire formalism in FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advances Applications - IEEE- APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp.386 - 389, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils obliques et nouvelles extensions dans la method FDTD. Perspectives pour la modléisation dans des environnements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electromagnétisme et guerre électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets électromagnétiques d'un impact foudre sur un bâtiment et optimisation de sa protection par écran conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISS: An HF mono and bistatic GPR for terrestrial and planetary deep soundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Hassen-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Ground Penetrating Radar (GPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lecce, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Oblique Thin Wire Formalism in the FDTD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement transitoire des éléments de protection des circuits électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.Session M2 - CEM DES COMPOSANTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tensorielle des réseaux hybridée comme outil théorique pour la CEM et l'électromagnétisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.A.Reineix, O.Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle hybride 2,5D pour la simulation du couplage entre antennes via une cavité par la méthode de Kron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets indirects de la foudre sur un moteur d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain radiating model for GPR antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Plettermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Toronto, Canada. 4 p., </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2010.5560967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to estimate lightning indirect effects on a composite aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lightning Protection (ICLP 2010),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les propriétés du champ modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau formalisme de fils obliques pour la FDTD avec jonctions multifils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodes and ESD Protections Capacitive Effects: Time-Domain Measurements and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Compo 2009, IEEE 7th International Workshop on Electromagnetic Compatibility on Integrated Circuits (17-20 Novembre 2009 - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes électriques et magnétiques du GPR EISS pour la mission Exomars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 d'URSI-France: Propagation et Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverberation chamber modeling using the FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTEA 2009, IEEE International conference on advances in computational tools for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, NOTRE DAME UNIVERSITY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des antennes électriques et magnétiques du GPR EISS pour la mission Exomars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biancheri-Astiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciarlettia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corbela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dolona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques propagation et télédétection URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Decrease Computation Time of FDTD Calculations for Low Frequency Excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC Symposium 2009, Communciation orale, August 17-21, Austin (Texas).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Austin (Texas), United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle FDTD large bande d'antennes GPR dans leur contexte : couplage avec le Rover et le sol martien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Plettermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electric Field Radiated by WIFI Sources Inside an Aircraft - 3D Computations and Real Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Susceptibility of Digital Integrated Circuit .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air HPM meeting : Electro Magnetic Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique de la connexion du champ en volume avec les courants de bords dans de larges structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Time Migration Algorithm for Detection of Buried Objects in Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets indirects de la foudre sur avion composite - Courants induits sur les torons de l'empennage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.Session B4 : CEM dans le domaine de la foudre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electric field radiated by wireless systems in an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium, PIERS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la protection d'un câble de télécommunications enterré contre les effets directs et indirects de la foudre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 – CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation équivalente circuit et ligne de transmission d'un ensemble canal foudre-bâtiment-sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Troubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.Session B4 : CEM dans le domaine de la foudre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation d'impédances quelconques et de quadripôles passifs dans la méthode FDTD pour la modélisation des filtres de protection foudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Coupling Mechanisms between Lightning and a Complex Telecommunication Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Troubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge., United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing EMC verification at satellite level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECFIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique de la susceptibilité des cartes électroniques par les plans d'expériences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. Non Spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing crosstalk in shielded telecommunication cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On eliminating crosstalk in a multiconductor cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC IEEE Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaï), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed influence of bonding straps over induced current on cable inside a composite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Lightning and Static Electricity 2007 (ICOLSE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cancelling crosstalk by transmitting signals following a particular combination of modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D space time subgridding for FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Seaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, HAWAI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving xDSL performances by applying particular methods of crosstalk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFS-PML for absorbing boundary condition in discontinuous Galerkin method in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Petit-Halajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Review of Progress in Applied Computational Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, VERONA, Italy. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Improvements in FDTD Method for EMC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications,(ICEAA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, TORINO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An any refinement ration subgridding algrithm for FDTD in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Seaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la forme du brasseur et du type d'antenne sur l'efficacité d'une CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. A1-6, Chambres réverbérantes, pp. 153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of planetary subsurfaces with a bi-static HF GPR: results from the TAPIR GPR in the White Egyptian Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Antarctic Ice Sheet Subsurface with the HF GPR TAPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity domain of a hybrid FDTD/UTD method for indoor channel modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse du rayonnement électromagnétique des panneaux solaires dans leur environnement satellite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Catani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B6-1; pp. 301-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux développements FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Electromagnétisme et Guerre Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayonnement d'un canal foudre sur une structure dans la méthode FDTD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. A5-2; pp. 254-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'UTD pour des problèmes de couplage externe et interne sur une structure quelconque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. B7-5, Micro-Ondes de forte puissance, pp. 339-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réduction de la diaphonie dans un câble de télécommunications blindé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tarafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B3-3, CEM des communications numériques, pp. 216-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récentes évolutions des méthodes numériques temporelles pour l'électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes, GT1 "Modélisation des phénomènes de diffraction et de propagation électromagnétique et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride FDFD / développement modal pour l'étude de la pénétration d'ondes dans une cavité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gangnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B4-4; pp. 245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-modèle de pistes de circuit imprimé illuminées par une onde plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Marie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breuilh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. A4-3; pp. 230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of crosstalk reduction in a multiconductor telecommunication cable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Wroclaw Symposium on ElectroMagnetic Compatibility, EMC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse de la susceptibilité de cartes électroniques placées dans leur contexte soumises à des MFP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp. 336-338. B7-4, Micro-Ondes de forte puissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du couplage de micro-ondes sur des pistes électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique -CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation théorique des perturbations conduites sur les bus d'alimentation des satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. B6-4, pp. 310-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-scan representation by FDTD simulation in realistic environnement : Application o the analysis of multisensor GPR capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2006, European Conference on Antennas ans Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison d'approches harmonique et transitoire pour un problème magnétostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, ST Malo, France. P-19, Session Posters-pp. 133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination d'un canal foudre de structures sub-surfaces par la méthode FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de Compatibilité Electromagnétique par des méthode temporelles 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid FDTD/UTD indoor channel modeling. Application to Wifi transmission systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cocheril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC' Fall 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D.T.D. method applied to photoconductive switches 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ariaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Topical Meeting on Optical Microwave Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Cernay la ville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un jeu attaque/défense dans le domaine des agressions électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque électromagnétisme et Guerre Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de géometrie d'acquisition de données radar de sol pour la localisation et la caractérisation de réflecteurs plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Joubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie, Vol 12: Imagerie des milieux naturels et artificiels de l'instrument à l'algorithme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (1-2), Hermès-Lavoisier, pp.153-176, 2012, 2746239612 ou 9782746239616. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.153-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna provided with an assembly of filtering materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austria, Patent n° : AT336091. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Agrawal Field-to-Transmission Line Method Based on Equivalent Total Tangential Electric Field Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique : premiers concepts fondamentaux dans le cadre classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Electronic Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of networks analysis using xtan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRBM et photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement dans un formalisme MKME de modèles PEEC, MoM et BLT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode xTAN pour modéliser les processus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Dirac like matrices to compute the wave propagation in various medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisations of systems using the tensorial analysis of networks for electromagnetic compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between the free field and the elements of frontiers in a complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId592"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04727534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Naranjo-Villamil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04710881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna El Karakhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04209357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cessenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3297330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04209349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guille-Escuret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3267280" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Maze-Merceur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3152410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03159276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3056320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2965642" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02612273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2963404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2923109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v4i1.57363" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fustin Fabian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2923101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pouant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2785960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2627568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rouvrais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2688130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bdour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Miry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2576559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01148865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2404356" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.0187" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folla Boussandel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ho&#235;ppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2070513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2082551" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Neyrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000718" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roblot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeddam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Denanot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clairquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002595" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001867" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01659819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001866" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00101-X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70M77T26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariaudo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jecko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froehly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.4650071109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3BWV8F1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05146786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993674" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04710943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barouki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701927" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05069205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Portalier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993929" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04655152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Muot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04202717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reineix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guiffaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04202694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03768137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ho&#235;ppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Naranjo Villamil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Franchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marquois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLP56858.2022.9942531" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03773201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cessenat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03768101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03768107v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03767998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiffaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668227v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559365" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLPandSIPDA54065.2021.9627498" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328230v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabaste" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laisne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328225v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bastard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703636" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monferran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348648v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bzikha" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Velayudhan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245836" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366837v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788908" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02387853v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888902" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02387852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888594" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Bzikha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358827v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02387856v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denanot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888900" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094344v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428763" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guena" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894374v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126754v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126757v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485139" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495620v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411227v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raynaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347896v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Br&#233;ant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01343539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beniguel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7482006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baraton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185017v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222954v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222952v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222950v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222942v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250219v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222943v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222945v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222941v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terrade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parfait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222948v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyoshi Tatematzu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066511v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093250v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071875v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356615v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kane" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086849v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;niguel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287198v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093265v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918219v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915901v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927424v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benniguel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casagrande" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093289v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoeppe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776176v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776233v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776195v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776447v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781856v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776204v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780623v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780626v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776236v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780616v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomande Karamoko" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Braud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781844v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776419v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356609v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780612v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Mahmoudi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680715v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046284" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675664v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634716v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046371" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680485v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050777" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681120v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681124v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgeois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624636v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835062v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544200v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hassen-Khodja" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550226" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624720v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624512v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hamadi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Plettermeier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560967" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624751v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624622v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624518v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480586v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dolon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480634v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480645v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biancheri-Astiera" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciarlettia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbela" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dolona" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480703v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361313v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340739v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouverneur" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fayat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360624v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360721v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323139v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340729v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Moreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340703v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323126v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Troubat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360638v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305289v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pourtau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terral" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360636v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karam" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340688v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200394v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157195v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157172v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200397v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de S&#232;ze" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200309v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Seaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157237v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155196v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156613v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit-Halajda" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157198v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132849v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133570v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gangnant" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133564v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Marie Lebrun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breuilh" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133739v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133706v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069464v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beniguel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asfaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133573v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133720v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Adam" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132855v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarafi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155178v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156602v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134133v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133577v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Catani" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132837v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133581v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisognin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156316v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132843v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156601v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133735v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340315v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ariaudo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breuil" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093306v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00784631v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.153-176" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716221v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468248v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parmantier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roiss&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974543v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254209v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167819v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834429v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684239v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695458v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528234v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592270v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265343v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04727534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Naranjo-Villamil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04710881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna El Karakhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04209357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cessenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3297330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04209349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guille-Escuret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3267280" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Maze-Merceur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3152410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03159276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3056320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2965642" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02612273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2963404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2923109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v4i1.57363" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fustin Fabian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2923101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pouant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2785960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2627568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rouvrais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2688130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bdour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Miry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2576559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01148865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2404356" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.0187" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folla Boussandel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ho&#235;ppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2070513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2082551" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Neyrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000718" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roblot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeddam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Denanot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clairquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002595" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001867" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01659819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001866" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00101-X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70M77T26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariaudo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jecko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froehly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.4650071109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3BWV8F1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05146786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993674" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05069205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Portalier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993929" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04710943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barouki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701927" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04655152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Muot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04202717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reineix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guiffaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04202694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03768137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ho&#235;ppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Naranjo Villamil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Franchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marquois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLP56858.2022.9942531" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03773201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cessenat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03768101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03767998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03768107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00037" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiffaut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLPandSIPDA54065.2021.9627498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bastard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabaste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laisne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703636" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03668227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559365" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monferran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348648v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bzikha" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Velayudhan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245836" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366837v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02387852v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888594" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02387853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888902" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788908" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Bzikha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358827v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02387856v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denanot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888900" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guena" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428763" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126757v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126754v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485139" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411227v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raynaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01343539v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beniguel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7482006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411230v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257329v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347896v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Br&#233;ant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baraton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185017v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222942v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222954v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222952v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222941v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terrade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parfait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250192v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyoshi Tatematzu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066511v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181402v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093250v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084879v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254213v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356615v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356612v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086849v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;niguel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Djoma" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918219v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915943v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927430v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093293v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benniguel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915901v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casagrande" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093289v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoeppe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776204v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780623v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781856v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776447v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776233v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780626v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776236v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780616v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomande Karamoko" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Braud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781844v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776419v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780612v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Mahmoudi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675664v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634716v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680715v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046284" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680485v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050777" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046371" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681124v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourgeois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544200v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hassen-Khodja" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550226" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624720v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835062v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624636v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624512v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hamadi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Plettermeier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560967" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624751v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624622v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624518v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480634v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dolon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480586v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480645v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biancheri-Astiera" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciarlettia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbela" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dolona" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480703v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouverneur" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fayat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361313v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360721v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340703v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323139v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340729v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Moreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323126v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Troubat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360638v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340688v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305289v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pourtau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terral" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360636v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157195v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200397v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de S&#232;ze" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157172v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200309v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Seaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157237v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156613v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit-Halajda" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155196v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157198v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132849v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132837v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156602v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133577v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Catani" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134133v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133573v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133720v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Adam" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beniguel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132855v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarafi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155178v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133570v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gangnant" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133564v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Marie Lebrun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breuilh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133739v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133706v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069464v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asfaux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133581v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisognin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156316v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132843v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156601v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133735v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340315v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ariaudo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breuil" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093306v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00784631v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.153-176" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716221v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468248v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parmantier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roiss&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974543v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254209v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167819v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834429v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684239v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695458v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528234v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592270v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265343v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>